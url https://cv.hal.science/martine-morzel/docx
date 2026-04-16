--- v0 (2026-03-19)
+++ v1 (2026-04-16)
@@ -66,7143 +66,7277 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral processing and oral comfort appreciation of whey-enriched dairy products by older adults</w:t>
+                <w:t xml:space="preserve">Tea, coffee, and cocoa delay milk gastric coagulation in a biomimetic in vitro system (NERDT™) by hindering both acid- and pepsin-induced milk gelation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Araiza Calahorra</w:t>
+                <w:t xml:space="preserve">Isuri A Jayawardana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwesha Sarkar</w:t>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+                <w:t xml:space="preserve">Marie-Francoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Labouré</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 221 (3), pp.117468. </w:t>
+              <w:t xml:space="preserve">, 2026, 233, partie 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247809v1</w:t>
+                <w:t xml:space="preserve">hal-05565140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of age on the digestion of cream cheese formulated with opposite caseins to whey proteins ratios: An in vitro study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oral processing and oral comfort appreciation of whey-enriched dairy products by older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Araiza Calahorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwesha Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190, pp.114621. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114621⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 221 (3), pp.117468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.117468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628038v1</w:t>
+                <w:t xml:space="preserve">hal-05247809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of saliva incorporation on the rheological properties of in vitro gastric contents formulated from sour cream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of age on the digestion of cream cheese formulated with opposite caseins to whey proteins ratios: An in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Rousseau</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Morzel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12851⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.114621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649976v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Salivary Proteins and Apple Polyphenols and the Fate of Complexes during Gastric Digestion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+                <w:t xml:space="preserve">Impact of saliva incorporation on the rheological properties of in vitro gastric contents formulated from sour cream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Billet</w:t>
+                <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Guyot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72, pp.9179-9189. </w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (4), pp.12851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557683v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between Salivary Proteins and Apple Polyphenols and the Fate of Complexes during Gastric Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72, pp.9179-9189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c00468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246054v1</w:t>
+                <w:t xml:space="preserve">hal-04557683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative magnetic resonance imaging of in vitro gastrointestinal digestion of a bread and cheese meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 169, pp.112821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lesmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Shani-Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Araiza Calahorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using a realistic food bolus for semi-dynamic in vitro gastric digestion of hard cheese with pH-stat monitoring of protein hydrolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112818⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079224v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic characterization of pupunha (Bactris gasipaes) flour with views of polyphenol content on cytotoxicity and protein in vitro digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.L. Rochetti</w:t>
+                <w:t xml:space="preserve">Feasibility of using a realistic food bolus for semi-dynamic in vitro gastric digestion of hard cheese with pH-stat monitoring of protein hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Carvalho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Sylvaine Ramsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 405, pp.134888. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988684v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations in the Oral Microbiome Associated With Diabetes, Overweight, and Dietary Components</w:t>
+                <w:t xml:space="preserve">Systemic characterization of pupunha (Bactris gasipaes) flour with views of polyphenol content on cytotoxicity and protein in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abeer Shaalan</w:t>
+                <w:t xml:space="preserve">Y.J.S. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunjae Lee</w:t>
+                <w:t xml:space="preserve">W.M. Facchinatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Feart</w:t>
+                <w:t xml:space="preserve">A.L. Rochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Garcia-Esquinas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gomez-Cabrero</w:t>
+                <w:t xml:space="preserve">R.A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnut.2022.914715⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 405, pp.134888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716068v1</w:t>
+                <w:t xml:space="preserve">hal-03988684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Salivary Proteins and Dietary Polyphenols: Potential Consequences on Gastrointestinal Digestive Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Alterations in the Oral Microbiome Associated With Diabetes, Overweight, and Dietary Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abeer Shaalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Canon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sunjae Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Feart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Garcia-Esquinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gomez-Cabrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01183⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.914715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnut.2022.914715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03682613v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The salivary proteome reflects some traits of dietary habits in diabetic and non-diabetic older adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+                <w:t xml:space="preserve">Interactions between Salivary Proteins and Dietary Polyphenols: Potential Consequences on Gastrointestinal Digestive Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bros</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-021-02584-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (21), pp.6317-6327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c01183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03239848v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding retention and metabolization of aroma compounds using an in vitro model of oral mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The salivary proteome reflects some traits of dietary habits in diabetic and non-diabetic older adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ployon</w:t>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Brulé</w:t>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Andriot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126468⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.4331-4344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-021-02584-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623609v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterization of the mucosal pellicle formed in vitro on a cellular model of oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Cabiddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Hyvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Olianas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Manconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 222, pp.103797. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of overweight in the association between the Mediterranean diet and the risk of type 2 diabetes mellitus: a mediation analysis among 21 585 UK biobank participants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding retention and metabolization of aroma compounds using an in vitro model of oral mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon Proctor</w:t>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Driollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esther Garcia-Esquinas</w:t>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Lopez-Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (5), pp.1582-1590. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 318, pp.126468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ije/dyaa103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.126468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969294v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale Mapping of the Physical Surface Properties of Human Buccal Cells and Changes Induced by Saliva</w:t>
+                <w:t xml:space="preserve">The role of overweight in the association between the Mediterranean diet and the risk of type 2 diabetes mellitus: a mediation analysis among 21 585 UK biobank participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Brulé</w:t>
+                <w:t xml:space="preserve">Perrine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+                <w:t xml:space="preserve">Gordon Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bourillot</w:t>
+                <w:t xml:space="preserve">Bénédicte Driollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Garcia-Esquinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lopez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01979⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.1582-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyaa103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405320v1</w:t>
+                <w:t xml:space="preserve">hal-02969294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological films adhering to the oral soft tissues: Structure, composition, and potential impact on taste perception</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanoscale Mapping of the Physical Surface Properties of Human Buccal Cells and Changes Induced by Saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (39), pp.12647-12655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b01979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jtxs.12363⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02628193v1</w:t>
+                <w:t xml:space="preserve">hal-02405320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Associations between Biochemical and Microbiological Variables and Taste Differ in Whole Saliva and in the Film Lining the Tongue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological films adhering to the oral soft tissues: Structure, composition, and potential impact on taste perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2018/2838052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Texture Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jtxs.12363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01907780v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of astringency: Structural alteration of the oral mucosal pellicle by dietary tannins and protective effect of bPRPs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">The Associations between Biochemical and Microbiological Variables and Taste Differ in Whole Saliva and in the Film Lining the Tongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunzi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Belloir</w:t>
+                <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Bonnotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourillot</w:t>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouming Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.141⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/2838052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405048v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of astringency: Structural alteration of the oral mucosal pellicle by dietary tannins and protective effect of bPRPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paille</w:t>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 96, pp.87-95. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 253, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629327v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of saliva in aroma release and perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Protein expression in submandibular glands of young rats is modified by a high-fat/high-sugar maternal diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Menetrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.01.055⟩</w:t>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 96, pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2018.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522968v1</w:t>
+                <w:t xml:space="preserve">hal-02629327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SALAMANDER project: SALivAry bioMarkers of mediterraneAN Diet associated with long-tERm protection against type 2 diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of saliva in aroma release and perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (4), pp.369-374. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.212-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nbu.12298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02620067v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food consumption patterns and saliva composition: Specificities of eating difficulties children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SALAMANDER project: SALivAry bioMarkers of mediterraneAN Diet associated with long-tERm protection against type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Gordon B. Proctor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gomez Cabrero Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.02.005⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (4), pp.369-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nbu.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517239v1</w:t>
+                <w:t xml:space="preserve">hal-02620067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The membrane-associated MUC1 improves adhesion of salivary MUC5B on buccal cells. Application to development of an in vitro cellular model of oral epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between food consumption patterns and saliva composition: Specificities of eating difficulties children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ployon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francis Canon</w:t>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2015.11.002⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.116-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258331v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
+                <w:t xml:space="preserve">The membrane-associated MUC1 improves adhesion of salivary MUC5B on buccal cells. Application to development of an in vitro cellular model of oral epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.149-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2015.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216252v1</w:t>
+                <w:t xml:space="preserve">hal-01258331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics profiling reveals that eating difficulties developed consecutively to artificial nutrition in the neonatal period are associated to specific saliva composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Jeannin</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.07.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216253v2</w:t>
+                <w:t xml:space="preserve">hal-01216252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary markers of taste sensitivity to oleic acid: a combined proteomics and metabolomics approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Multi-omics profiling reveals that eating difficulties developed consecutively to artificial nutrition in the neonatal period are associated to specific saliva composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-013-0602-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128, pp.105-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211077v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La caféine stimule la production d'une protéine salivaire contrôlant le film muqueux recouvrant les surfaces orales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Salivary markers of taste sensitivity to oleic acid: a combined proteomics and metabolomics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mounayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.688-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-013-0602-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229603v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocytological detection of salivary mucins (MUC5B) on the mucosal pellicle lining human epithelial buccal cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La caféine stimule la production d'une protéine salivaire contrôlant le film muqueux recouvrant les surfaces orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Avril (6), pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02639958v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutri-metabolomics applied to taste perception phenotype: Human subjects with high and low sensitivity to taste of fat differ in salivary response to oleic acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Immunocytological detection of salivary mucins (MUC5B) on the mucosal pellicle lining human epithelial buccal cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siying Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/omi.2014.0108⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (6), pp.453-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.22366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211087v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary protein profiles are linked to bitter taste acceptance in infants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nutri-metabolomics applied to taste perception phenotype: Human subjects with high and low sensitivity to taste of fat differ in salivary response to oleic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mounayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00431-013-2216-z⟩</w:t>
+              <w:t xml:space="preserve">OMICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (11), pp.666-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2014.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939826v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine increases the expression of cystatin SN in human submandibular acinar-like HSG cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Salivary protein profiles are linked to bitter taste acceptance in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58 (10), pp.1511-1516. </w:t>
+              <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 173 (5), pp.575-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2013.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00431-013-2216-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01960219v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary protein profiles and sensitivity to the bitter taste of caffeine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Caffeine increases the expression of cystatin SN in human submandibular acinar-like HSG cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Palicki</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Séverin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjr070⟩</w:t>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (10), pp.1511-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723339v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human infant saliva peptidome is modified with age and diet transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Salivary protein profiles and sensitivity to the bitter taste of caffeine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Dsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjr070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.04.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02648764v1</w:t>
+                <w:t xml:space="preserve">hal-00723339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva electrophoretic protein profiles in infants: changes with age and impact of teeth eruption and diet transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Human infant saliva peptidome is modified with age and diet transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.3665-3673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2010.12.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02649549v1</w:t>
+                <w:t xml:space="preserve">hal-02648764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-mouth mechanisms leading to flavor release and perception.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Labouré</w:t>
+                <w:t xml:space="preserve">Saliva electrophoretic protein profiles in infants: changes with age and impact of teeth eruption and diet transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (1), pp.67-90. </w:t>
+              <w:t xml:space="preserve">Archives of Oral Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (7), pp.634-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10408390903044693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2010.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823384v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome changes during meat aging in tough and tender beef suggest the importance of apoptosis and protein solubility for beef aging and tenderization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-mouth mechanisms leading to flavor release and perception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Christian Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf901949r⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (1), pp.67-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408390903044693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663751v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cathepsins B, L and D to muscle protein profiles correlated with texture in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term modification of human salivary proteome induced by two bitter tastants, urea and quinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flemming Jessen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mercedes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (4), pp.889-896. </w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12078-009-9048-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662410v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term modification of human salivary proteome induced by two bitter tastants, urea and quinine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Inter-individual variability of protein patterns in saliva of healthy adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercédès Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-009-9048-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 72 (5), pp.822-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668696v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-individual variability of protein patterns in saliva of healthy adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Quintana</w:t>
+                <w:t xml:space="preserve">Proteome changes during meat aging in tough and tender beef suggest the importance of apoptosis and protein solubility for beef aging and tenderization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercédès Quintana</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+                <w:t xml:space="preserve">Sylvie Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 72 (5), pp.822-830. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (22), pp.10755-10764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf901949r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454652v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-spectrometry based characterisation of infant whole saliva peptidome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of cathepsins B, L and D to muscle protein profiles correlated with texture in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Godiksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grethe Hyldig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Peptide Research and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10989-009-9167-2⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (4), pp.889-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661698v1</w:t>
+                <w:t xml:space="preserve">hal-02662410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle proteome and meat eating qualities of Longissimus thoracis of “Blonde d’Aquitaine” young bulls: A central role of HSP27 isoforms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Mass-spectrometry based characterisation of infant whole saliva peptidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (3), pp.297-304. </w:t>
+              <w:t xml:space="preserve">International Journal of Peptide Research and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10989-009-9167-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666814v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Proteinpedia enables sharing of human protein data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle proteome and meat eating qualities of Longissimus thoracis of “Blonde d’Aquitaine” young bulls: A central role of HSP27 isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Mathivanan</w:t>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mukhtar Ahmed</w:t>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Ahn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt0208-164⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883742v1</w:t>
+                <w:t xml:space="preserve">hal-02666814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides in rainbow trout (Oncorhynchus mykiss) muscle subjected to ice storage and cooking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human Proteinpedia enables sharing of human protein data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Mathivanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bauchart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
+                <w:t xml:space="preserve">Mukhtar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
+                <w:t xml:space="preserve">Natalie Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Hainard Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Remond</w:t>
+                <w:t xml:space="preserve">Ramars Amanchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 100, pp.1566-1572. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (2), pp.164-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nbt0208-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661226v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Peptides in rainbow trout (Oncorhynchus mykiss) muscle subjected to ice storage and cooking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+                <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Reynes</w:t>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100, pp.1566-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659695v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnosine concentration of ingested meat affects carnosine net release into the portal vein of minipigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jn/137.3.589⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662886v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small peptides (&amp;lt;5 kDa) found in ready-to-eat beef meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Carnosine concentration of ingested meat affects carnosine net release into the portal vein of minipigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 137, pp.589-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/137.3.589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668617v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical oxidation decreases proteolytic susceptibility of skeletal muscle myofibrillar proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small peptides (&amp;lt;5 kDa) found in ready-to-eat beef meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (3), pp.536-543. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 74 (4), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884675v1</w:t>
+                <w:t xml:space="preserve">hal-02668617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; muscle proteins by preslaughter activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chemical oxidation decreases proteolytic susceptibility of skeletal muscle myofibrillar proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf0528759⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.536-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02655423v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: implication on meat color development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modifications of trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; muscle proteins by preslaughter activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Figwer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54 (7), pp.2732-2737</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54, pp.2997-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0528759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665535v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Human Whole and Parotid Salivas Following Stimulation by Different Tastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: implication on meat color development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Figwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.2732-2737</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884661v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteomic Analysis of Human Whole and Parotid Salivas Following Stimulation by Different Tastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (9), pp.2474-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr060189z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02658347v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of PSE zones in semimembranosus pig muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland R. Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.12.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02678531v1</w:t>
+                <w:t xml:space="preserve">hal-02658347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome changes during pork meat ageing following use of two different pre-slaughter handling procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterisation of PSE zones in semimembranosus pig muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland R. Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70 (1), pp.167-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteome changes during pork meat ageing following use of two different pre-slaughter handling procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (4), pp.689-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7212,5559 +7346,5559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of intestinal digestion on gastric-digested proteins-polyphenols complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kévin Billet</w:t>
+                <w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Conference on Food 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023564v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">The effect of intestinal digestion on gastric-digested proteins-polyphenols complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Nebbia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Central European Conference on Food 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546723v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et digestion in vitro de produits laitiers adaptés aux besoins nutritionnels spécifiques des personnes âgées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In vitro digestion of protein-rich dairy products in the ageing gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Morzel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342627v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliva protein-tannins interactions and the fate of complexes during digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Berkel Muzeyyen</w:t>
+                <w:t xml:space="preserve">Développement et digestion in vitro de produits laitiers adaptés aux besoins nutritionnels spécifiques des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Ossemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158716v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of protein-rich dairy products in the ageing gastrointestinal tract</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Saliva protein-tannins interactions and the fate of complexes during digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berkel Muzeyyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvian Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281660v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Structures, Digestion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riddet Institute, Massey University, Nov 2023, Tāhuna Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de produits laitiers adaptés aux besoins nutritionnels des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la digestion d’un simili repas par IRM. Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">In vitro investigation of digestion of a bread and cheese meal by MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Quellec</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">MRFOOD2022 - 15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188199v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro investigation of digestion of a bread and cheese meal by MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Etude de la digestion d’un simili repas par IRM. Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Quellec</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRFOOD2022 - 15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784605v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging for investigation of in vitro digestion of a bread and cheese meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterization of the mucosal pellicle formed in vitro on a cellular model of oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Cabiddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Olianas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Proteomics Association and Hellenic Proteomics Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Catanzaro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein markers of type 2 diabetes mellitus in elderly subjects and links with dietary habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Feart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5. international congress of translational research in human nutrition. Topic: nutrition, physical activity and health (ICTRNH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation analysis to understand the role of overweight on the relationship between Mediterranean diet and risk of type 2 diabetes mellitus: evidence from 21 612 UKBiobank participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gomez Cabrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Translational Research in Human Nutrition (ICTRHN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oral fluids and films in the sense of taste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Salivary biomarkers of mediterranean diet associated with long-term protection against type 2 diabetes mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. annual meeting - association for chemoreception sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bonita Springs, Florida, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Euro Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marne-la-Vallée, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735515v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary biomarkers of mediterranean diet associated with long-term protection against type 2 diabetes mellitus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The role of oral fluids and films in the sense of taste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marne-la-Vallée, France. 1 p</w:t>
+              <w:t xml:space="preserve">40. annual meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bonita Springs, Florida, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785928v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhérence au régime Méditerranéen, indice de masse corporelle et risque de diabète de type 2 : Résultats de l'étude UKBiobank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gomez Cabrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary signatures of taste perception and diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mediterranean Diet &amp; Gastronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mucosal pellicle modifies the physical properties of epithelial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice de Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight on the role of the oral mucosa in aroma release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between aroma compounds and the oral mucosa could be responsible for aroma persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children with eating disorders secondarily to artificial nutrition in the neonatal period have specific food preferences and saliva composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ployon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">49. annual meeting of the European society for paediatric gastroenterology, hepatology and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN). USA., May 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581532v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children with eating disorders secondarily to artificial nutrition in the neonatal period have specific food preferences and saliva composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Interactions between aroma compounds and the oral mucosa could be responsible for aroma persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. annual meeting of the European society for paediatric gastroenterology, hepatology and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN). USA., May 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512124v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Semon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tromelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics profiling reveals that eating difficulties developed consecutively to artificial nutrition in the neonatal period are associated to specific saliva composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specific salivary composition of children affected by oral disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mounayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">10th Pangborn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595455v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding food behaviour in child through his salivary composition. A prospective study on children expressing oral disorders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">The specific salivary composition of children affected by oral disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet européen HabEat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512178v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Understanding food behaviour in child through his salivary composition. A prospective study on children expressing oral disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pangborn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
+              <w:t xml:space="preserve">Séminaire du projet européen HabEat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865843v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The atypical diet of children affected by oral disorders is associated to specific salivary patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nicod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between saliva, taste perception and diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is saliva composition linked to fat taste sensitivity in human?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary markers and oral sensitivity to food: a prospective study on children expressing oral disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.congrès international Goût nutrition santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Are metabolomics and proteomic salivary profiles related to human taste sensitivity to oleic acid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
+              <w:t xml:space="preserve">2. International congress of translational research in human nutrition "Integrative Approaches in Nutrition Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267749v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are metabolomics and proteomic salivary profiles related to human taste sensitivity to oleic acid?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International congress of translational research in human nutrition "Integrative Approaches in Nutrition Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560688v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diet-induced modifications of salivary profiles in Human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International symposium on profiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FP7: The Human Submandibular Gland (HSG) cell line: a tool to study the regulation of salivary markers of bitterness perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 7: In-mouth biological mechanisms at the origin of sensory perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of salivary mucins (MUC5B) to human buccal cells as affected by a taste solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zadoroznyj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 1: Interplays of food physics, oral physiology and sensory perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Beaune, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary proteins and bitterness acceptance in infants: an intringuing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Szleper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity to bitterness: may in-mouth proteolysis be involved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary proteins and bitterness acceptance in infants: an intringuing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Szleper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European symposium on saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human saliva, taste and food perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series of seminars of the ICCAM: 20th anniversary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade de Evora. PRT., Nov 2011, Evora, Portugal. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01231298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protéome salivaire, une source de biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ARET (association pour la recherche en toxicologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality according to growth potential and rearing factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Agenae Genanimal, 15-16 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post mortem metabolism and meat qualities : how proteomics can bring new information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11.Journées « Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs protéiques associés à un défaut de fermeté de la chair de truite suite à un stress à l'abattage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUGENE: Approche intégrée combinant la génétique, la génomique et la biologie musculaire pour prédire la qualité de la viande bovine selon le potentiel de croissance des animaux et les facteurs d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre le métabolisme post mortem et les qualités des viandes: apports de la protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12774,3415 +12908,3415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mucus lining a co-culture model of Caco-2/HT29-MTX cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of protein-rich dairy products adapted to the specific needs of older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-optimized digestion of two high protein dairy products: Gastric in vitro semi-dynamic digestion model of adult vs older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Gwala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrѐ Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of salivary proteins-apple polyphenols complexes during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of two age-tailored dairy products in the aging gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Sounouvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14. International Congress on Engineering and Food (ICEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of a bread and cheese meal as dynamically and non-invasively investigated by Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of salivation during milk ingestion on the rheological properties of in vitro gastric contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, https://iop.eventsair.com/food-physics-2023/, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of human saliva on proteolysis during in vitro gastric digestion of dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsamy Sylvaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Morzel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva Improves in vitro Protein Digestion of Buriti-containing Yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves J S Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda M Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 PER-IADR Oral Health Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary cathepsin L content differs between breastfed and formula-fed human infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of saliva sample preparation and analysis for identification of protein biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Feart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFEAP (Société Française d'Electrophorèse et d'Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Albi, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SALAMANDER : Biomarqueurs salivaires du régime méditerranéen associés à une protection au long terme contre le diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gomez Cabrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the lingual film intervene in the perception of taste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunzi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Licandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European symposium on saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Egmond aan Zee, Netherlands. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Role of mucosa and mucosal pellicle in aroma persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grindelwald, Switzerland. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">94. IADR (International Association for Dental Research) General Session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795161v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of mucosa and mucosal pellicle in aroma persistence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94. IADR (International Association for Dental Research) General Session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grindelwald, Switzerland. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795160v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral sphere: salivary markers and food. A prospective study on children expressing oral disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Louise Le Déaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Dijon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an in-vitro model of oral mucosa: microscopic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations entre le flux et la composition salivaires et les préférences et les consommations alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. journées francophones de nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (Supplement 1), pp.S81, 2014, Nutrition Clinique et Métabolisme. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein profiles are linked to bitter taste acceptance in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire final du projet européen HabEat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markers of oral fat sensitivity; a combined proteomics and metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International symposium on profiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Caparica, Portugal. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein profiles and taste acceptance in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88. General Session &amp; Exhibition of the IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary proteome and sensitivity to bitterness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès international goût-nutrition-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva peptidome and taste preferences in infants: preliminary tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de spectrométrie de masse et d'analyse protéomique (SMAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pau, France. , 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout white muscle proteome: changes due to slaughter stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint Malo, France. 2006, Marqueurs biologiques : stratégies de recherche et challenges technologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle proteome of &amp;quot;Blonde d'Aquitaine&amp;quot; young bulls and meat eating qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Groelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Dublin, Ireland. Wageningen Academic Publishers, 2006, Proceedings of the 52nd International Congress of Meat Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: correlation with meat L* value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Baltimore, United States. , 2005, Proceedings of the 51st International Congress of Meat Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large White and Duroc heavyweight crossbred pigs: interactive effects of genetic type, rearing and slaughter conditions on stress reactivity and technological and sensory meat quality aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland. 2 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16192,143 +16326,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour: From food to perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16338,389 +16472,389 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioadhesion and oral fluids - perireceptor modulators of taste perception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hannig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hannig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour: From food to perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118929384.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of electrophoresis for the study of saliva involvement in ingestive behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénia Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rodrigues Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Effect Electroosmosis - A Novel Phenomenon in Electrokinetics and its Applications in Capillary Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech - Open Access Publisher, 2015, 978-953-51-2025-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/59290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do you like cream in your coffee? This could be due to your saliva composition…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 80 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId407"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16867,51 +17001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ramsamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112818" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J.S. Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Facchinatto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rochetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134888" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716068v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Shaalan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia-Esquinas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Cabrero" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.914715" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bros" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Di Biagio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02584-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Proctor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B. Proctor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Cabrero Lopez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12298" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517239v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4F2590-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216253v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jeannin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.07.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mounayar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0602-1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639958v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Tai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22366" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGRM848F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211087v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0108" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939826v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2216-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01960219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Dsamou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2013.06.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6VW3R54-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723339v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr070" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648764v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jeannin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pecqueur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30D79BP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2010.12.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9382F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901949r" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662410v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Godiksen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethe Hyldig" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Jessen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.08.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKCBFLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-009-9048-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10989-009-9167-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QFDX5V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666814v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8C9LRKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883742v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Mathivanan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Ahmed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ahn" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainard Alexandre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramars Amanchy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0208-164" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.12.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT0KW8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662886v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.589" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668617v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WCHFSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884675v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.02.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655423v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0528759" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DHR7XVQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665535v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Figwer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884661v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060189z" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.12.008" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCN4M21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hamelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.01.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546723v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342627v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299354v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784605v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786037v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez Artalejo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Cabrero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735515v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785928v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787725v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790710v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512124v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595504v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595455v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512178v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865843v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595453v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nicod" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123175v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580672v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580657v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267749v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723343v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807091v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zadoroznyj" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279749v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594410v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579319v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231298v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820465v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753074v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753408v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211897v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754548v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546295v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546756v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546269v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Gwala" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#1104; Brodkorb" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142497v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sounouvou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971998v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662554v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsamy Sylvaine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781094v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J S Santos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M Vanin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789167v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chevalier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786039v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786040v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795133v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Le D&#233;aut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579308v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519315v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579314v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137080v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579320v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753718v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756514v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Groelly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763597v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582302v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582308v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hannig" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hannig" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929384.ch4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182865v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nia Rodrigues" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinheiro" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodrigues Costa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59290" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512237v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114621" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ramsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J.S. Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Facchinatto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rochetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Shaalan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia-Esquinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Cabrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.914715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Di Biagio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02584-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Proctor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Cabrero Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12298" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.02.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4F2590-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216253v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jeannin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.07.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mounayar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0602-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Tai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22366" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGRM848F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0108" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2216-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01960219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Dsamou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2013.06.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6VW3R54-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr070" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jeannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pecqueur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30D79BP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2010.12.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9382F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-009-9048-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901949r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Godiksen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethe Hyldig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Jessen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.08.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKCBFLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10989-009-9167-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QFDX5V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8C9LRKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Mathivanan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Ahmed" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainard Alexandre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramars Amanchy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0208-164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.12.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT0KW8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.589" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WCHFSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.02.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0528759" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DHR7XVQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Figwer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060189z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678531v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.12.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCN4M21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hamelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.01.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281660v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299354v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784605v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785967v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786037v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez Artalejo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Cabrero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790710v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nicod" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123175v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560688v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267749v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803161v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zadoroznyj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579319v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231298v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753074v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753408v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546269v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Gwala" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#1104; Brodkorb" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sounouvou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971998v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662554v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsamy Sylvaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781094v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J S Santos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M Vanin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chevalier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795133v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Le D&#233;aut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519315v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137080v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753718v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756514v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Groelly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582302v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582308v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hannig" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hannig" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929384.ch4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182865v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nia Rodrigues" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinheiro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodrigues Costa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59290" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512237v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>