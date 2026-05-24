--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -210,51 +210,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2026.119033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05565140v1</w:t>
+                <w:t xml:space="preserve">hal-05565140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral processing and oral comfort appreciation of whey-enriched dairy products by older adults</w:t>
               </w:r>
@@ -753,667 +753,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative magnetic resonance imaging of in vitro gastrointestinal digestion of a bread and cheese meal</w:t>
+                <w:t xml:space="preserve">Systemic characterization of pupunha (Bactris gasipaes) flour with views of polyphenol content on cytotoxicity and protein in vitro digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Musse</w:t>
+                <w:t xml:space="preserve">Y.J.S. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">W.M. Facchinatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Rochetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 169, pp.112821. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 405, pp.134888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079001v1</w:t>
+                <w:t xml:space="preserve">hal-03988684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative magnetic resonance imaging of in vitro gastrointestinal digestion of a bread and cheese meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lesmes</w:t>
+                <w:t xml:space="preserve">Maja Musse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Shani-Levi</w:t>
+                <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Araiza Calahorra</w:t>
+                <w:t xml:space="preserve">Sylvain Challois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lavoisier</w:t>
+                <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093864v1</w:t>
+                <w:t xml:space="preserve">hal-04079001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Static in vitro digestion model adapted to the general older adult population: an INFOGEST international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Jardin</w:t>
+                <w:t xml:space="preserve">U. Lesmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Shani-Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Araiza Calahorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (10), pp.4569-4582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3FO00535F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246054v1</w:t>
+                <w:t xml:space="preserve">hal-04093864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using a realistic food bolus for semi-dynamic in vitro gastric digestion of hard cheese with pH-stat monitoring of protein hydrolysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro digestion of two protein-rich dairy products in the ageing gastrointestinal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112818⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.9377 - 9390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3fo02693k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079224v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic characterization of pupunha (Bactris gasipaes) flour with views of polyphenol content on cytotoxicity and protein in vitro digestion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.L. Rochetti</w:t>
+                <w:t xml:space="preserve">Feasibility of using a realistic food bolus for semi-dynamic in vitro gastric digestion of hard cheese with pH-stat monitoring of protein hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Carvalho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sylvaine Ramsamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 405, pp.134888. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 169, pp.112818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2022.134888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988684v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations in the Oral Microbiome Associated With Diabetes, Overweight, and Dietary Components</w:t>
               </w:r>
@@ -2798,431 +2798,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of saliva in aroma release and perception</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations between food consumption patterns and saliva composition: Specificities of eating difficulties children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.01.055⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.116-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01522968v1</w:t>
+                <w:t xml:space="preserve">hal-01517239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SALAMANDER project: SALivAry bioMarkers of mediterraneAN Diet associated with long-tERm protection against type 2 diabetes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of saliva in aroma release and perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.01.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nbu.12298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620067v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between food consumption patterns and saliva composition: Specificities of eating difficulties children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SALAMANDER project: SALivAry bioMarkers of mediterraneAN Diet associated with long-tERm protection against type 2 diabetes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+                <w:t xml:space="preserve">Gordon B. Proctor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lopez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gomez Cabrero Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.02.005⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (4), pp.369-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nbu.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517239v1</w:t>
+                <w:t xml:space="preserve">hal-02620067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The membrane-associated MUC1 improves adhesion of salivary MUC5B on buccal cells. Application to development of an in vitro cellular model of oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3231,266 +3243,266 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bonnotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Canon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Oral Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.149-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2015.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary composition is associated with liking and usual nutrient intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (9), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0137473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-omics profiling reveals that eating difficulties developed consecutively to artificial nutrition in the neonatal period are associated to specific saliva composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3499,3844 +3511,3844 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128, pp.105-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01216253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary markers of taste sensitivity to oleic acid: a combined proteomics and metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (4), pp.688-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-013-0602-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La caféine stimule la production d'une protéine salivaire contrôlant le film muqueux recouvrant les surfaces orales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Avril (6), pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunocytological detection of salivary mucins (MUC5B) on the mucosal pellicle lining human epithelial buccal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siying Tai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Lherminier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (6), pp.453-457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jemt.22366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutri-metabolomics applied to taste perception phenotype: Human subjects with high and low sensitivity to taste of fat differ in salivary response to oleic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (11), pp.666-672. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/omi.2014.0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein profiles are linked to bitter taste acceptance in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 173 (5), pp.575-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00431-013-2216-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caffeine increases the expression of cystatin SN in human submandibular acinar-like HSG cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Oral Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (10), pp.1511-1516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein profiles and sensitivity to the bitter taste of caffeine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (1), pp.87-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjr070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human infant saliva peptidome is modified with age and diet transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Truntzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75, pp.3665-3673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva electrophoretic protein profiles in infants: changes with age and impact of teeth eruption and diet transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Oral Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (7), pp.634-642. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archoralbio.2010.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-mouth mechanisms leading to flavor release and perception.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (1), pp.67-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10408390903044693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term modification of human salivary proteome induced by two bitter tastants, urea and quinine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass-spectrometry based characterisation of infant whole saliva peptidome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 2 (3), pp.133-142. </w:t>
+              <w:t xml:space="preserve">International Journal of Peptide Research and Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (3), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12078-009-9048-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10989-009-9167-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668696v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-individual variability of protein patterns in saliva of healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercédès Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 72 (5), pp.822-830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprot.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome changes during meat aging in tough and tender beef suggest the importance of apoptosis and protein solubility for beef aging and tenderization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blinet</w:t>
+                <w:t xml:space="preserve">Short-term modification of human salivary proteome induced by two bitter tastants, urea and quinine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (22), pp.10755-10764. </w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3), pp.133-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf901949r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12078-009-9048-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663751v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of cathepsins B, L and D to muscle protein profiles correlated with texture in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Proteome changes during meat aging in tough and tender beef suggest the importance of apoptosis and protein solubility for beef aging and tenderization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Godiksen</w:t>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grethe Hyldig</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.08.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (22), pp.10755-10764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf901949r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662410v1</w:t>
+                <w:t xml:space="preserve">hal-02663751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-spectrometry based characterisation of infant whole saliva peptidome</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of cathepsins B, L and D to muscle protein profiles correlated with texture in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Godiksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grethe Hyldig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flemming Jessen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Peptide Research and Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10989-009-9167-2⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (4), pp.889-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2008.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661698v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle proteome and meat eating qualities of Longissimus thoracis of “Blonde d’Aquitaine” young bulls: A central role of HSP27 isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (3), pp.297-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Proteinpedia enables sharing of human protein data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Mathivanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hainard Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramars Amanchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (2), pp.164-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nbt0208-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides in rainbow trout (Oncorhynchus mykiss) muscle subjected to ice storage and cooking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 100, pp.1566-1572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnosine concentration of ingested meat affects carnosine net release into the portal vein of minipigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Patureau Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 137, pp.589-593. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/137.3.589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small peptides (&amp;lt;5 kDa) found in ready-to-eat beef meat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.43-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02668617v1</w:t>
+                <w:t xml:space="preserve">hal-02658347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical oxidation decreases proteolytic susceptibility of skeletal muscle myofibrillar proteins</w:t>
+                <w:t xml:space="preserve">Modifications of trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; muscle proteins by preslaughter activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.2997-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf0528759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884675v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of trout &amp;lt;em&amp;gt;(Oncorhynchus mykiss)&amp;lt;/em&amp;gt; muscle proteins by preslaughter activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Small peptides (&amp;lt;5 kDa) found in ready-to-eat beef meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Patureau-Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (4), pp.658-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0528759⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02655423v1</w:t>
+                <w:t xml:space="preserve">hal-02668617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: implication on meat color development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical oxidation decreases proteolytic susceptibility of skeletal muscle myofibrillar proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.536-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665535v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Human Whole and Parotid Salivas Following Stimulation by Different Tastes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: implication on meat color development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Figwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (7), pp.2732-2737</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr060189z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884661v1</w:t>
+                <w:t xml:space="preserve">hal-02665535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of Human Whole and Parotid Salivas Following Stimulation by Different Tastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Dransfield</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (9), pp.2474-2480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr060189z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02658347v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of PSE zones in semimembranosus pig muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland R. Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70 (1), pp.167-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome changes during pork meat ageing following use of two different pre-slaughter handling procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (4), pp.689-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7346,462 +7358,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365954v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le thé vert rencontre le lait : Étude des interactions entre l’épigallocatéchine gallate (EGCG) et l’alpha-lactalbumine.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">WHEN ALPHA-LACTALBUMIN MEETS POLYPHENOLS: INSIGHTS INTO ITS INTERACTIONS WITH THE EPIGALLOCATECHIN GALLATE AND PROCYANIDIN.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Adama Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres NAM2S 2025 : Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut NuMeCan; STLO; Laboratoire M2S; Laboratoire ORPHY; Sodiaal; Valorex; l’Institut Carnot Agrifood Transition; Act Food Bretagne; Biotech Santé Bretagne, Nov 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXXII International Conference on Polyphenols ICP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku, Jul 2025, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366022v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of intestinal digestion on gastric-digested proteins-polyphenols complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7816,73 +7828,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Conference on Food 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of protein-rich dairy products in the ageing gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7941,73 +7953,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th EFFoST International Conference 2023 Sustainable Food and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Federation of Food Science and Technology (EFFoST), Nov 2023, Valence (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et digestion in vitro de produits laitiers adaptés aux besoins nutritionnels spécifiques des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8029,818 +8041,818 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva protein-tannins interactions and the fate of complexes during digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berkel Muzeyyen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvian Guyot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Polyphenols - ICP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inrae BIA, Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An INFOGEST international consensus static in vitro digestion model adapted to the general older adult population and its application to dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Nebbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Structures, Digestion and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Riddet Institute, Massey University, Nov 2023, Tāhuna Queenstown, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de produits laitiers adaptés aux besoins nutritionnels des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres NAM2S Nutrition – Alimentation – Métabolisme – Sport – Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotech Santé Bretagne, Nov 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro investigation of digestion of a bread and cheese meal by MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRFOOD2022 - 15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la digestion d’un simili repas par IRM. Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Imaging for investigation of in vitro digestion of a bread and cheese meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine G. Collewet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéi Ravilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic characterization of the mucosal pellicle formed in vitro on a cellular model of oral epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Cabiddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8862,110 +8874,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Olianas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Proteomics Association and Hellenic Proteomics Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Catanzaro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein markers of type 2 diabetes mellitus in elderly subjects and links with dietary habits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9024,3881 +9036,3881 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5. international congress of translational research in human nutrition. Topic: nutrition, physical activity and health (ICTRNH 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediation analysis to understand the role of overweight on the relationship between Mediterranean diet and risk of type 2 diabetes mellitus: evidence from 21 612 UKBiobank participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
+                <w:t xml:space="preserve">Esther Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gomez Cabrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Translational Research in Human Nutrition (ICTRHN 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary biomarkers of mediterranean diet associated with long-term protection against type 2 diabetes mellitus</w:t>
+                <w:t xml:space="preserve">Salivary signatures of taste perception and diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marne-la-Vallée, France. 1 p</w:t>
+              <w:t xml:space="preserve">International Conference on Mediterranean Diet &amp; Gastronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785928v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oral fluids and films in the sense of taste</w:t>
+                <w:t xml:space="preserve">Salivary biomarkers of mediterranean diet associated with long-term protection against type 2 diabetes mellitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. annual meeting - association for chemoreception sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bonita Springs, Florida, United States. 1 p</w:t>
+              <w:t xml:space="preserve">Euro Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marne-la-Vallée, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735515v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhérence au régime Méditerranéen, indice de masse corporelle et risque de diabète de type 2 : Résultats de l'étude UKBiobank</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of oral fluids and films in the sense of taste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">40. annual meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bonita Springs, Florida, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787725v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary signatures of taste perception and diet</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adhérence au régime Méditerranéen, indice de masse corporelle et risque de diabète de type 2 : Résultats de l'étude UKBiobank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Proctor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lopez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gomez Cabrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mediterranean Diet &amp; Gastronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Evora, Portugal</w:t>
+              <w:t xml:space="preserve">JFN 2018, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790710v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mucosal pellicle modifies the physical properties of epithelial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
+                <w:t xml:space="preserve">New insight on the role of the oral mucosa in aroma release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ployon</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785880v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight on the role of the oral mucosa in aroma release</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mucosal pellicle modifies the physical properties of epithelial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice de Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Weurman Flavour Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786041v1</w:t>
+                <w:t xml:space="preserve">hal-02785880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children with eating disorders secondarily to artificial nutrition in the neonatal period have specific food preferences and saliva composition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gangloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. annual meeting of the European society for paediatric gastroenterology, hepatology and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN). USA., May 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512124v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between aroma compounds and the oral mucosa could be responsible for aroma persistence</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Children with eating disorders secondarily to artificial nutrition in the neonatal period have specific food preferences and saliva composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">49. annual meeting of the European society for paediatric gastroenterology, hepatology and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Paediatric Gastroenterology, Hepatology and Nutrition (ESPGHAN). USA., May 2016, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581532v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression protéique dans les glandes salivaires est impactée par un régime maternel de type Western-Diet chez le rat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between aroma compounds and the oral mucosa could be responsible for aroma persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pradels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones de nutrition (JFN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">4. international conference on food oral processing - “Food Oral Processing through life: interplay between food structure, sensory, pleasure and nutritional needs.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519343v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Tromelin</w:t>
+                <w:t xml:space="preserve">Multi-omics profiling reveals that eating difficulties developed consecutively to artificial nutrition in the neonatal period are associated to specific saliva composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t>
+              <w:t xml:space="preserve">, 2015, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515661v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Parnet</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode d’analyse de la désorption de composés d’arôme par PTR-MS sur un modèle in vitro de muqueuse orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tromelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t>
+              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Ajaccio, Corse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249245v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics profiling reveals that eating difficulties developed consecutively to artificial nutrition in the neonatal period are associated to specific saliva composition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat salivary glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Chantal Canivenc-Lavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Parnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">1. Congress of Physiology and Integrative Biology (CPBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Strasbourg, France. 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595504v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Is saliva composition linked to fat taste sensitivity in human?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pangborn Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
+              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865843v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specific salivary composition of children affected by oral disorders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Salivary markers and oral sensitivity to food: a prospective study on children expressing oral disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t>
+              <w:t xml:space="preserve">9.congrès international Goût nutrition santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595455v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding food behaviour in child through his salivary composition. A prospective study on children expressing oral disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Feron</w:t>
+                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mounayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Jeannin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du projet européen HabEat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">10th Pangborn Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512178v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical diet of children affected by oral disorders is associated to specific salivary patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+                <w:t xml:space="preserve">Understanding food behaviour in child through his salivary composition. A prospective study on children expressing oral disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Séminaire du projet européen HabEat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595453v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between saliva, taste perception and diet</w:t>
+                <w:t xml:space="preserve">The specific salivary composition of children affected by oral disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123175v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is saliva composition linked to fat taste sensitivity in human?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The atypical diet of children affected by oral disorders is associated to specific salivary patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Neyraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Truntzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">3. international conference on Food oral processing: physics, physiology and psychology of eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580672v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary markers and oral sensitivity to food: a prospective study on children expressing oral disorders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interplay between saliva, taste perception and diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.congrès international Goût nutrition santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01580657v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are metabolomics and proteomic salivary profiles related to human taste sensitivity to oleic acid?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet-induced modifications of salivary profiles in Human subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International congress of translational research in human nutrition "Integrative Approaches in Nutrition Research"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. International symposium on profiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560688v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Are metabolomics and proteomic salivary profiles related to human taste sensitivity to oleic acid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
+              <w:t xml:space="preserve">2. International congress of translational research in human nutrition "Integrative Approaches in Nutrition Research"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267749v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-induced modifications of salivary profiles in Human subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is saliva composition related to oral fat sensitivity or exposure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Mounayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International symposium on profiling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803161v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FP7: The Human Submandibular Gland (HSG) cell line: a tool to study the regulation of salivary markers of bitterness perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 7: In-mouth biological mechanisms at the origin of sensory perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Beaune, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00723343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion of salivary mucins (MUC5B) to human buccal cells as affected by a taste solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zadoroznyj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zadoroznyj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Brignot</w:t>
+                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Annick Maire</w:t>
+                <w:t xml:space="preserve">Elodie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing: Physics, Physiology, and Psychology of Eating. Session 1: Interplays of food physics, oral physiology and sensory perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Beaune, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary proteins and bitterness acceptance in infants: an intringuing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Szleper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01279749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to bitterness: may in-mouth proteolysis be involved?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human saliva, taste and food perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t>
+              <w:t xml:space="preserve">Series of seminars of the ICCAM: 20th anniversary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Evora. PRT., Nov 2011, Evora, Portugal. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594410v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary proteins and bitterness acceptance in infants: an intringuing link</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to bitterness: may in-mouth proteolysis be involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Dsamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Szleper</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European symposium on saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">9. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579319v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human saliva, taste and food perception</w:t>
+                <w:t xml:space="preserve">Salivary proteins and bitterness acceptance in infants: an intringuing link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Szleper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Series of seminars of the ICCAM: 20th anniversary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Evora. PRT., Nov 2011, Evora, Portugal. 32 p</w:t>
+              <w:t xml:space="preserve">9. European symposium on saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231298v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protéome salivaire, une source de biomarqueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ARET (association pour la recherche en toxicologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality according to growth potential and rearing factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+                <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Agenae Genanimal, 15-16 octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post mortem metabolism and meat qualities : how proteomics can bring new information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11.Journées « Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de marqueurs protéiques associés à un défaut de fermeté de la chair de truite suite à un stress à l'abattage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUGENE: Approche intégrée combinant la génétique, la génomique et la biologie musculaire pour prédire la qualité de la viande bovine selon le potentiel de croissance des animaux et les facteurs d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. Levéziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre le métabolisme post mortem et les qualités des viandes: apports de la protéomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12908,163 +12920,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mucus lining a co-culture model of Caco-2/HT29-MTX cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of protein-rich dairy products adapted to the specific needs of older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13073,248 +13085,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordane Ossemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-optimized digestion of two high protein dairy products: Gastric in vitro semi-dynamic digestion model of adult vs older adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Gwala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrѐ Brodkorb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of salivary proteins-apple polyphenols complexes during gastric digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Müzeyyen Berkel Kasikci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13377,113 +13389,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icfd2024.com/scientific-program. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of two age-tailored dairy products in the aging gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Sounouvou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Houinsou-Houssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13506,198 +13518,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://www.icef14.com/en/committees/6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14. International Congress on Engineering and Food (ICEF 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of a bread and cheese meal as dynamically and non-invasively investigated by Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Musse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéi Ravilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of salivation during milk ingestion on the rheological properties of in vitro gastric contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13739,410 +13751,410 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Food Physics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, https://iop.eventsair.com/food-physics-2023/, France. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of human saliva on proteolysis during in vitro gastric digestion of dairy products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramsamy Sylvaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Cork, Ireland. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva Improves in vitro Protein Digestion of Buriti-containing Yoghurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves J S Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves J S Santos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fernanda M Vanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 PER-IADR Oral Health Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Marseille, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary cathepsin L content differs between breastfed and formula-fed human infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nottingham, United Kingdom. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of saliva sample preparation and analysis for identification of protein biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14201,198 +14213,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFEAP (Société Française d'Electrophorèse et d'Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Albi, France. 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SALAMANDER : Biomarqueurs salivaires du régime méditerranéen associés à une protection au long terme contre le diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rodriguez Artalejo</w:t>
+                <w:t xml:space="preserve">Esther Lopez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gomez Cabrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the lingual film intervene in the perception of taste?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunzi Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14434,100 +14446,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European symposium on saliva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Egmond aan Zee, Netherlands. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of mucosa and mucosal pellicle in aroma persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ployon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pradels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14555,73 +14567,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">94. IADR (International Association for Dental Research) General Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seoul, South Korea. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ece Neslihan Aybeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14680,113 +14692,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scanning Probe Microscopy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grindelwald, Switzerland. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of a high sugar/high fat maternal diet on protein expression in young rat submandibular glands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14805,1290 +14817,1290 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de Spectrométrie de Masse et d'Analyse Protéomique (SMAP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ajaccio, Corse (France), France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral sphere: salivary markers and food. A prospective study on children expressing oral disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna-Louise Le Déaut</w:t>
+                <w:t xml:space="preserve">Associations entre le flux et la composition salivaires et les préférences et les consommations alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Neyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. journées francophones de nutrition (JFN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Mason SAS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nutrition Clinique et Métabolisme, 28 (Supplement 1), pp.S81, 2014, Nutrition Clinique et Métabolisme. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70668-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795133v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an in-vitro model of oral mucosa: microscopic characterization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salivary protein profiles are linked to bitter taste acceptance in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">Séminaire final du projet européen HabEat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795372v1</w:t>
+                <w:t xml:space="preserve">hal-01579308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre le flux et la composition salivaires et les préférences et les consommations alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
+                <w:t xml:space="preserve">Oral sphere: salivary markers and food. A prospective study on children expressing oral disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ducoroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Louise Le Déaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. journées francophones de nutrition (JFN)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vitagora - 9. international taste-nutrition-health congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Dijon, France. 1 p., 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595506v1</w:t>
+                <w:t xml:space="preserve">hal-02795133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salivary protein profiles are linked to bitter taste acceptance in infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of an in-vitro model of oral mucosa: microscopic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bonnotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire final du projet européen HabEat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dijon, France. , 1 p., 2014</w:t>
+              <w:t xml:space="preserve">10. european symposium on Saliva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Egmond aan Zee, Netherlands. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579308v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markers of oral fat sensitivity; a combined proteomics and metabolomics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International symposium on profiling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Caparica, Portugal. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary protein profiles and taste acceptance in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88. General Session &amp; Exhibition of the IADR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelona, Spain. , 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary proteome and sensitivity to bitterness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Dsamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Palicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Séverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congrès international goût-nutrition-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliva peptidome and taste preferences in infants: preliminary tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ducoroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de spectrométrie de masse et d'analyse protéomique (SMAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Pau, France. , 1 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout white muscle proteome: changes due to slaughter stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Saint Malo, France. 2006, Marqueurs biologiques : stratégies de recherche et challenges technologiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle proteome of &amp;quot;Blonde d'Aquitaine&amp;quot; young bulls and meat eating qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Groelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Listrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Dublin, Ireland. Wageningen Academic Publishers, 2006, Proceedings of the 52nd International Congress of Meat Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome analysis of the sarcoplasmic fraction of pig semimembranosus muscle: correlation with meat L* value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16097,226 +16109,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Baltimore, United States. , 2005, Proceedings of the 51st International Congress of Meat Science and Technology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large White and Duroc heavyweight crossbred pigs: interactive effects of genetic type, rearing and slaughter conditions on stress reactivity and technological and sensory meat quality aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. International Congress of Meat Science and Technology (ICoMST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland. 2 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16326,143 +16338,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavour: From food to perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Le Bon</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16472,316 +16484,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioadhesion and oral fluids - perireceptor modulators of taste perception?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hannig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Hannig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flavour: From food to perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 424 p., 2017, 978-1-118-92941-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118929384.ch4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of electrophoresis for the study of saliva involvement in ingestive behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Lénia Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénia Rodrigues</w:t>
+                <w:t xml:space="preserve">Cristina Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Rodrigues Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Field Effect Electroosmosis - A Novel Phenomenon in Electrokinetics and its Applications in Capillary Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech - Open Access Publisher, 2015, 978-953-51-2025-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/59290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do you like cream in your coffee? This could be due to your saliva composition…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16796,65 +16808,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 results to understand the fate of food in the digestive tract.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 80 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId407"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17001,51 +17013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114621" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ramsamy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112818" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J.S. Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Facchinatto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rochetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134888" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Shaalan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia-Esquinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Cabrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.914715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Di Biagio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02584-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Proctor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620067v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B. Proctor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Cabrero Lopez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12298" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517239v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.02.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4F2590-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216253v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jeannin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.07.028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211077v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mounayar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0602-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Tai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22366" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGRM848F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0108" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939826v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2216-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01960219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Dsamou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2013.06.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6VW3R54-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723339v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr070" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648764v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jeannin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pecqueur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30D79BP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2010.12.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9382F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668696v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-009-9048-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901949r" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Godiksen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethe Hyldig" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Jessen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.08.012" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKCBFLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661698v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10989-009-9167-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QFDX5V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8C9LRKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883742v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Mathivanan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Ahmed" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ahn" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainard Alexandre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramars Amanchy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0208-164" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661226v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.12.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT0KW8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662886v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.589" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668617v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WCHFSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884675v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.02.005" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655423v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0528759" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DHR7XVQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665535v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Figwer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884661v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060189z" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678531v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.12.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCN4M21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hamelin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.01.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546723v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281660v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342627v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkel Muzeyyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Guyot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299354v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880395v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784605v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785967v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786037v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez Artalejo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez Garcia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Cabrero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790710v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512124v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865843v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595453v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nicod" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123175v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560688v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267749v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803161v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807091v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zadoroznyj" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279749v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579319v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231298v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820465v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753074v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753408v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754548v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546295v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546756v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546269v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Gwala" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#1104; Brodkorb" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142497v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sounouvou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971998v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662554v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsamy Sylvaine" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781094v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J S Santos" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M Vanin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789167v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chevalier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795133v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Le D&#233;aut" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519315v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137080v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579320v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753718v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756514v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Groelly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582302v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582308v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hannig" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hannig" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929384.ch4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182865v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamy" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nia Rodrigues" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinheiro" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodrigues Costa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59290" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512237v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05565140v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuri A Jayawardana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Cochet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.119033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araiza Calahorra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Houinsou-Houssou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwesha Sarkar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Labour&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117468" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Ossemond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114621" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#252;zeyyen Berkel Kasikci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c00468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03988684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J.S. Santos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Facchinatto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rochetti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Carvalho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.134888" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093864v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lesmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Shani-Levi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Araiza Calahorra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavoisier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3FO00535F" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04246054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3fo02693k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ramsamy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Shaalan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjae Lee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Feart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Garcia-Esquinas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez-Cabrero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.914715" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c01183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Neyraud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Di Biagio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-021-02584-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Cabiddu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Maes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hyvrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Olianas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Manconi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103797" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ployon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brul&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andriot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.126468" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Proctor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Driollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez-Garcia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaa103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece Neslihan Aybeke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b01979" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628193v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jtxs.12363" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907780v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzi Feng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Licandro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Septier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouming Zhao" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2838052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnotte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brignot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Menetrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2018.08.021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517239v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Truntzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ducoroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS4F2590-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522968v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.01.055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72P5BL8V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon B. Proctor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gomez Cabrero Lopez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12298" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2015.11.002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216252v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137473" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216253v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jeannin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.07.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211077v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Mounayar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-013-0602-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229603v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siying Tai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22366" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LGRM848F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/omi.2014.0108" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00431-013-2216-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01960219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Dsamou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Corre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;verin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2013.06.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6VW3R54-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723339v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palicki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjr070" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jeannin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pecqueur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.028" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T30D79BP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2010.12.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T9382F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Guichard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408390903044693" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10989-009-9167-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QFDX5V9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454652v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Quintana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merc&#233;d&#232;s Quintana" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2009.05.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668696v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-009-9048-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663751v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901949r" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662410v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Godiksen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethe Hyldig" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flemming Jessen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2008.08.012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKCBFLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666814v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8C9LRKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02883742v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Mathivanan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Ahmed" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ahn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainard Alexandre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramars Amanchy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt0208-164" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661226v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.12.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT0KW8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.589" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655423v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0528759" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DHR7XVQD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WCHFSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884675v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.02.005" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665535v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Figwer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884661v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060189z" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678531v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Labas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.12.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KCN4M21-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02871098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hamelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.01.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05366022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Adama Coulibaly" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365954v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546723v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Nebbia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05023564v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04281660v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342627v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158716v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299354v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880395v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784605v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Sanna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785967v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786037v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rodriguez Artalejo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lopez Garcia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gomez Cabrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790710v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735515v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786041v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pradels" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785880v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519343v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gangloff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Parnet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512124v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581532v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595504v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515661v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tromelin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Canivenc-Lavier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580672v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580657v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865843v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512178v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595455v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595453v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nicod" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123175v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803161v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560688v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267749v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723343v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807091v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zadoroznyj" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Noirot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279749v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szleper" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231298v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579319v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753074v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753408v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750946v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754548v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546295v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546756v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546269v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Gwala" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#1104; Brodkorb" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546322v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142497v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Sounouvou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971998v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662554v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsamy Sylvaine" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781094v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J S Santos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda M Vanin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789167v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Chevalier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786039v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786040v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795160v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795161v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580713v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595506v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0985056214706685" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70668-5" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579308v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795133v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Le D&#233;aut" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795372v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519315v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579314v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137080v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579320v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753718v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guitton" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756514v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Groelly" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763597v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Franck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582302v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118929411.html" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582308v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hannig" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hannig" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118929384.ch4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182865v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lamy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;nia Rodrigues" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Pinheiro" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodrigues Costa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59290" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>