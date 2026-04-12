--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2542,51 +2542,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex optimisation method for matching filters synthesis</w:t>
+                <w:t xml:space="preserve">Convex Optimisation Method for Matching Filters Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martínez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibin Bose</w:t>
@@ -2604,97 +2604,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd URSI AT-RASC (Atlantic Radio Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">IWMF 2018 - 7th International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA; CNES, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909586v1</w:t>
+                <w:t xml:space="preserve">hal-01778631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Optimisation Method for Matching Filters Synthesis</w:t>
+                <w:t xml:space="preserve">Convex optimisation method for matching filters synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martínez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibin Bose</w:t>
@@ -2712,73 +2712,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWMF 2018 - 7th International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA; CNES, Apr 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd URSI AT-RASC (Atlantic Radio Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778631v1</w:t>
+                <w:t xml:space="preserve">hal-01909586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of high frequency nonlinear amplifiers via harmonic identification</w:t>
               </w:r>
@@ -3237,325 +3237,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Modeling of the Coupling Parameters of Planar Coupled-Resonator Microwave Filters</w:t>
+                <w:t xml:space="preserve">Optimisation de l’efficacité d’un récepteur GPS/Galileo grâce à une approche de co-conception du front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Caenepeel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rolain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Martinez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197117v1</w:t>
+                <w:t xml:space="preserve">hal-01315882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’efficacité d’un récepteur GPS/Galileo grâce à une approche de co-conception du front-end</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Modeling of the Coupling Parameters of Planar Coupled-Resonator Microwave Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Caenepeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycel Fezai</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315882v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Filter Design based on Coupling Topologies with Multiple Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Caenepeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and co-integration of multiband active antenna arrays for satellite radionavigation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,90 +5759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Optimization of Microwave Filters using Adjoint Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Caenepeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Amari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke-Li Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3041223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377782v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oldoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lunot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-011-0016-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enqvist" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gombani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-007-0020-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.09.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.03.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asensio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Bose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Caenepeel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avanessoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lunot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fulcheri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Amari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke-Li Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3041223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377782v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oldoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lunot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-011-0016-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enqvist" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gombani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-007-0020-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.09.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.03.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asensio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Bose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Caenepeel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avanessoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lunot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fulcheri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>