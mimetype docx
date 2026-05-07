--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -3237,325 +3237,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’efficacité d’un récepteur GPS/Galileo grâce à une approche de co-conception du front-end</w:t>
+                <w:t xml:space="preserve">Parametric Modeling of the Coupling Parameters of Planar Coupled-Resonator Microwave Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faycel Fezai</w:t>
+                <w:t xml:space="preserve">Matthias Caenepeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Martinez-Martinez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Rolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315882v1</w:t>
+                <w:t xml:space="preserve">hal-01197117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Modeling of the Coupling Parameters of Planar Coupled-Resonator Microwave Filters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de l’efficacité d’un récepteur GPS/Galileo grâce à une approche de co-conception du front-end</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rolain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martinez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197117v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave Filter Design based on Coupling Topologies with Multiple Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Caenepeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rolain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3714,51 +3714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-design and co-integration of multiband active antenna arrays for satellite radionavigation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,90 +5759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Optimization of Microwave Filters using Adjoint Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Caenepeel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rolain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6980,51 +6980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Amari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke-Li Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3041223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377782v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oldoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lunot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-011-0016-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enqvist" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gombani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-007-0020-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.09.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.03.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asensio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Bose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Caenepeel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avanessoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lunot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fulcheri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03070731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Amari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke-Li Wu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3041223" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kergus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poussot-Vassal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demourant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2920208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377782v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1085577" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01357934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Oldoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753824v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.10.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Kupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lunot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-011-0016-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Enqvist" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gombani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-007-0020-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2007.01.020" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf L.M. Peeters" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.09.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546784v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.laa.2006.03.027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Asensio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Zaky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauvignac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RadarConf2043947.2020.9266410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936784v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Bose" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778631v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420636v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420880v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Caenepeel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rolain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345819" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315882v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165533v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290988v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920564v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763205v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Sexton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924886v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Avanessoff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788395v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788397v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753676v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753646v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738839" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753556v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Drai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hanson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00504786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419500v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01249330v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lunot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069952v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Grimm" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073728v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074158v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fulcheri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00545600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>