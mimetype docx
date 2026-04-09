--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -807,204 +807,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mathématiques douloureuses. Récit pour des vies professionnelles à venir</w:t>
+                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1971-2021. 50 ans de corpus montréalais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071497v1</w:t>
+                <w:t xml:space="preserve">hal-04060131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
+                <w:t xml:space="preserve">Les mathématiques douloureuses. Récit pour des vies professionnelles à venir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">1971-2021. 50 ans de corpus montréalais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060131v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circonscrire le discours de haine</w:t>
               </w:r>
@@ -1161,355 +1161,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de la journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">Forum FLE : Enseigner le FLES dans une perspective d’inclusion et/ou d’insertion : diversité des contextes et des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section Didactique du FLE - Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436666v1</w:t>
+                <w:t xml:space="preserve">hal-02117424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de la journée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum FLE : Enseigner le FLES dans une perspective d’inclusion et/ou d’insertion : diversité des contextes et des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section Didactique du FLE - Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117424v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879757v1</w:t>
+                <w:t xml:space="preserve">hal-01879723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
+                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
+              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879723v1</w:t>
+                <w:t xml:space="preserve">hal-01879757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’évaluation par les pairs sur la rétention des connaissances</w:t>
               </w:r>
@@ -2231,178 +2231,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéficiaires de la VAE à l’université</w:t>
+                <w:t xml:space="preserve">Faut-il repérer les adultes en reprise d’études à l’université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">La formation tout au long de la vie et les certifications professionnelles dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Jul 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442580v1</w:t>
+                <w:t xml:space="preserve">hal-03442549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il repérer les adultes en reprise d’études à l’université ?</w:t>
+                <w:t xml:space="preserve">Les bénéficiaires de la VAE à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation tout au long de la vie et les certifications professionnelles dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Jul 2007, Versailles, France</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442549v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description des formations universitaires en référentiels métiers et compétences : retour d’expérience</w:t>
               </w:r>
@@ -3146,242 +3146,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Lambert Lucas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
+              <w:t xml:space="preserve">, pp.259-266, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068397v1</w:t>
+                <w:t xml:space="preserve">hal-01972742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensions identitaires et discours de radicalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bernard Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Éditions Lambert Lucas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Alen Garabato, H. Boyer, L. Ksenija Djordjevic et B. Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités, conflits et interventions d’ordre sociolinguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.259-266, 2018</w:t>
+              <w:t xml:space="preserve">, pp.251-273, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01972742v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNCP et VAE à l’université, un couple indissociable ?</w:t>
               </w:r>
@@ -4389,51 +4389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Filloque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Courtel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Werbrouck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Besses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons (collab.)" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko (collab.)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03438256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Filloque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Courtel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Werbrouck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Besses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons (collab.)" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko (collab.)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03438256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>