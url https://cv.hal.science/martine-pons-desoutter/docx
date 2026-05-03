--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1161,355 +1161,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de la journée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum FLE : Enseigner le FLES dans une perspective d’inclusion et/ou d’insertion : diversité des contextes et des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section Didactique du FLE - Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117424v1</w:t>
+                <w:t xml:space="preserve">hal-03436666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de la journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">Forum FLE : Enseigner le FLES dans une perspective d’inclusion et/ou d’insertion : diversité des contextes et des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section Didactique du FLE - Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436666v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
+                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
+              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879723v1</w:t>
+                <w:t xml:space="preserve">hal-01879757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879757v1</w:t>
+                <w:t xml:space="preserve">hal-01879723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’évaluation par les pairs sur la rétention des connaissances</w:t>
               </w:r>
@@ -2231,178 +2231,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il repérer les adultes en reprise d’études à l’université ?</w:t>
+                <w:t xml:space="preserve">Les bénéficiaires de la VAE à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation tout au long de la vie et les certifications professionnelles dans l’enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Jul 2007, Versailles, France</w:t>
+              <w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442549v1</w:t>
+                <w:t xml:space="preserve">hal-03442580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéficiaires de la VAE à l’université</w:t>
+                <w:t xml:space="preserve">Faut-il repérer les adultes en reprise d’études à l’université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la Recherche en Education et en Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AREF, Aug 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">La formation tout au long de la vie et les certifications professionnelles dans l’enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin-en-Yvelines, Jul 2007, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442580v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description des formations universitaires en référentiels métiers et compétences : retour d’expérience</w:t>
               </w:r>
@@ -4389,51 +4389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Filloque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442549v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Courtel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Werbrouck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Besses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons (collab.)" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko (collab.)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03438256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Filloque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Courtel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Werbrouck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Besses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons (collab.)" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko (collab.)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03438256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>