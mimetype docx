--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1161,355 +1161,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de la journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
+              <w:t xml:space="preserve">Forum FLE : Enseigner le FLES dans une perspective d’inclusion et/ou d’insertion : diversité des contextes et des publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section Didactique du FLE - Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436666v1</w:t>
+                <w:t xml:space="preserve">hal-02117424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de la journée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La haine des maths entre genre et classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum FLE : Enseigner le FLES dans une perspective d’inclusion et/ou d’insertion : diversité des contextes et des publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section Didactique du FLE - Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Race, genre et classe, mêmes combats ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Moncton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117424v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
+                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879757v1</w:t>
+                <w:t xml:space="preserve">hal-01879723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensions discursives et construction d’une figure féminine rebelle en contexte scolaire.</w:t>
+                <w:t xml:space="preserve">La haine des maths : qui ? Pourquoi ? Approche genrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pons-Desoutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Moïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIIe congrès International du Réseau Francophone de Sociolinguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, montpellier, France</w:t>
+              <w:t xml:space="preserve">journée d'étude Assignation sociale et culturelle des femmes : langues, discours, images et littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Picardie, Mar 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879723v1</w:t>
+                <w:t xml:space="preserve">hal-01879757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’évaluation par les pairs sur la rétention des connaissances</w:t>
               </w:r>
@@ -4389,51 +4389,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117424v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Filloque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Courtel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Werbrouck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Besses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons (collab.)" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko (collab.)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03438256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons-Desoutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407295v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boch Fran&#231;oise" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436359v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436552v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071497v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436666v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879757v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437708v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438243v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Frier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Francis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442208v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Filloque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442549v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Courtel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Werbrouck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445629v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445701v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445729v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407122v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bernard Barbeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436572v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grossmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005132v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Galligani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Mugnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102284v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Besses" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons (collab.)" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Berroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko (collab.)" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00129273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kabantchenko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879750v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Baraldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880427v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Borras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03438256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>