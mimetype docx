--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1064,398 +1064,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical diagnostic for soot particles</w:t>
+                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Coppalle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbaut</w:t>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bescond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Valencia</w:t>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P4TA‐CERTAM International Workshop: Characterization of Complex Nanoaerosol Emissions: metrology, health and environmental issues.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675848v1</w:t>
+                <w:t xml:space="preserve">hal-01682835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐situ and ex‐situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustible on soot optical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical diagnostic for soot particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hebert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A. Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">P4TA‐CERTAM International Workshop: Characterization of Complex Nanoaerosol Emissions: metrology, health and environmental issues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675843v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences et Perspectives du CORIA Concernant l’Etude et la Caractérisation des Particules de Suie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In‐situ and ex‐situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustible on soot optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Villaroche, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Internationales de Thermique (JITH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682835v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII) Fully Soot sheet characterization in a Vertical Wall-Flame by Laser Induced Incandescence (LII)</w:t>
               </w:r>
@@ -1562,51 +1562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des structures de suies dans une flamme verticale de PMMA par LII. Pre-étude sur brûleur gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,51 +1670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of Particle Imaging Velocimetry in Cone Calorimeter experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1785,299 +1785,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude spectrale de la densité optique des aérosols de fumée d’incendie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Bescond</w:t>
+                <w:t xml:space="preserve">Properties of smokes emitted during smoke‐chamber tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">The Seventh Triennial International Fire &amp; Cabin Safety Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Philadelphie (USA), Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01675867v1</w:t>
+                <w:t xml:space="preserve">hal-01675865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of smokes emitted during smoke‐chamber tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Moraine</w:t>
+                <w:t xml:space="preserve">Etude spectrale de la densité optique des aérosols de fumée d’incendie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Triennial International Fire &amp; Cabin Safety Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Philadelphie (USA), Unknown Region</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675865v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de la vitesse de remise en suspension des particules pendant la dégradation des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,90 +2132,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the dimensionless extinction coefficient for soot generated by a PMMA flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop LII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2253,90 +2253,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral study of the smoke optical density in non‐flaming condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bescond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Asia‐Oceania Symposium on Fire Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2374,64 +2374,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des champs 2D de concentration de particules de suies par incandescence induite par laser dans une flamme de paroi verticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.‐x. Ouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,398 +3071,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Galizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Domingues</w:t>
+                <w:t xml:space="preserve">H. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Talbaut</w:t>
+                <w:t xml:space="preserve">F. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347326v1</w:t>
+                <w:t xml:space="preserve">hal-00347171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension de l’applicabilité de la RDG‐FA à des agrégats constitués de gros monomères avec prise en compte des interactions lumineuses multiples au sein des agrégats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rozé</w:t>
+                <w:t xml:space="preserve">Effect of CO2 addition on the stability and the flickering of non-premixed methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Girasole</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">F. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Patte-Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, Région indéterminée</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Transport Phenomena, 17-20 août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675901v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of CO2 addition and reactant temperature on the stability of non-premixed methane/air flames</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Guo</w:t>
+                <w:t xml:space="preserve">Extension de l’applicabilité de la RDG‐FA à des agrégats constitués de gros monomères avec prise en compte des interactions lumineuses multiples au sein des agrégats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. André</w:t>
+                <w:t xml:space="preserve">C. Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Escudie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Girasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, McGill University, Canada</w:t>
+              <w:t xml:space="preserve">CFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347171v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salissures de façades (SALIFA)</w:t>
               </w:r>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures des particules dans une rue : comparaison des méthodes, évaluation et bilan des particules émises par le trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Sini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium “Transport and Air Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Graz, Austria, France</w:t>
@@ -3948,64 +3948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Quantities and Properties of Soot Generated by an APU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4088,77 +4088,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ and ex-situ light extinction measurements in wall fire flames in the visible and near infrared spectra: impact of soot temperature and of combustibile on soot optical properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4378,51 +4378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611165v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Talbaut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.142" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tissot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bescond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.08.131" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiesheng Min" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Wyzgolik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domingues" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2010.499716" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. E Damay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coppalle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lamaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Connan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2009.09.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SHJTB93-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852219v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lecordier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682835v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bescond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valencia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hebert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Talbaut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coppalle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270880v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Valencia Correa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02456299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675861v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delcour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Ouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azema" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3801/IAFSS.FSS.11-152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675865v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moraine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675869v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hebert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675881v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tissot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675889v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;bert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.&#8208;x. Ouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galizzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Min" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Escudie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347326v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Domingues" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Patte-Rouland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675901v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roz&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girasole" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156214v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sacre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olive" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ruot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156159v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gouriou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dionnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ramaroson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puente Lelievre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Magnani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Gouriou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghenu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weill" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>