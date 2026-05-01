--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -610,425 +610,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Efficiency Compact Planar Antenna for ISM Wireless Systems</w:t>
+                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazi Cao</w:t>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqun Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Calmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.7319275. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/7319275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01888316v1</w:t>
+                <w:t xml:space="preserve">hal-01644827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic nanoparticle-based strain sensors elaborated by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+                <w:t xml:space="preserve">Christophe Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Malhaire</w:t>
+                <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.123103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4978778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+                <w:t xml:space="preserve">A High-Efficiency Compact Planar Antenna for ISM Wireless Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazi Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddardha Koneti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.7319275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/7319275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644827v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and characterization of the irreversible transformation of electrically stressed planar Ti/TiOx /Ti junctions</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized Tunable TeraHertz Antenna Based on Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (8), pp. 1792-1794</w:t>
@@ -1286,51 +1286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and simple compact modeling approach for 3-D interconnects with IC׳s stack global electrical context consideration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengyuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced tunable nonreciprocal effect in CRLH coplanar transmission line on YIG without series capacitive loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,1522 +2481,1522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the fluid on the experimental performances of triangular silicon micro heat pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the integration of barium ferrite sputtered films for coplanar isolators and circulators in the millimeter wave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pandraud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.2229233⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 969, pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-0969-W06-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00119714v1</w:t>
+                <w:t xml:space="preserve">hal-00312716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of micro heat pipes measured by integrated sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the fluid on the experimental performances of triangular silicon micro heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morfouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/16/5/023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), pp.294-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2229233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00358074v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integration of barium ferrite sputtered films for coplanar isolators and circulators in the millimeter wave range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of micro heat pipes measured by integrated sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (5), pp.1047-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/16/5/023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/PROC-0969-W06-06⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312716v1</w:t>
+                <w:t xml:space="preserve">hal-00358074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de couches minces magnétiques d'hexaferrite de baryum en vue de concevoir un isolateur coplanaire passif</w:t>
+                <w:t xml:space="preserve">Exploration of the integration of passive coplanar isolator based on thin magnetic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Nader</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.435-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.21009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356448v1</w:t>
+                <w:t xml:space="preserve">ujm-00356445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the integration of passive coplanar isolator based on thin magnetic films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Capraro</w:t>
+                <w:t xml:space="preserve">Elaboration de couches minces YIG par pulvérisation cathodique RF pour la réalisation de composants hyperfréquences intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bayard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.159-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356445v1</w:t>
+                <w:t xml:space="preserve">ujm-00356635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de couches minces YIG par pulvérisation cathodique RF pour la réalisation de composants hyperfréquences intégrés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Réalisation de couches minces magnétiques d'hexaferrite de baryum en vue de concevoir un isolateur coplanaire passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 124, pp.159-163</w:t>
+              <w:t xml:space="preserve">, 2005, 124, pp.165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356635v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of barium ferrite sputtered films</w:t>
+                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bayard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 113 (3), pp.382-386. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276 (1), pp.1805-1806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356468v1</w:t>
+                <w:t xml:space="preserve">ujm-00356471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcaloducs en silicium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Boussey-Said</w:t>
+                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale du Froid, AAF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 112 (1), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387244v1</w:t>
+                <w:t xml:space="preserve">ujm-00356467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coplanar isolator with barium ferrite thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Microcaloducs en silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boussey-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (4-7), pp.19-21</w:t>
+              <w:t xml:space="preserve">Revue générale du Froid, AAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. n°1041, pp.17-23, mars 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356458v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
+                <w:t xml:space="preserve">Passive coplanar isolator with barium ferrite thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (4-7), pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356467v1</w:t>
+                <w:t xml:space="preserve">ujm-00356458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+                <w:t xml:space="preserve">Magneto-optical properties of Yttrium Iron Garnet (YIG) thin films elaborated by radio-frequency sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 272-276 (1), pp.1805-1806. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 284, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356471v1</w:t>
+                <w:t xml:space="preserve">ujm-00356632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of thin YIG film-based coplanar isolator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boudiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,514 +4018,514 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (6), pp.470-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.20339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of Yttrium Iron Garnet (YIG) thin films elaborated by radio-frequency sputtering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">YIG thin films for magneto-optical and microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boudiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 284, pp.77-85. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (12), pp.3347-3351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200405453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356632v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YIG thin films for magneto-optical and microwave applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thick barium ferrite films use for passive isolators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (12), pp.3373-3376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200405460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200405453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356633v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick barium ferrite films use for passive isolators</w:t>
+                <w:t xml:space="preserve">Properties of barium ferrite sputtered films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (12), pp.3373-3376. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 113 (3), pp.382-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200405460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356461v1</w:t>
+                <w:t xml:space="preserve">ujm-00356468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and experimental investigation of silicon micro heat pipes for cooling electronics</w:t>
               </w:r>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,319 +4768,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between epitaxial growth conditions of 3C–SiC thin films on Si and mechanical behavior of 3C–SiC self-suspended membranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of deposition and annealing conditions on crystallographic properties of sputter barium ferrite thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gourbeyre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Gautier</w:t>
+                <w:t xml:space="preserve">J.J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.31-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00886-X⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.207-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00888-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328833v1</w:t>
+                <w:t xml:space="preserve">ujm-00356482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of deposition and annealing conditions on crystallographic properties of sputter barium ferrite thick films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Correlation between epitaxial growth conditions of 3C–SiC thin films on Si and mechanical behavior of 3C–SiC self-suspended membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Rousseau</w:t>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.207-212. </w:t>
+              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.31-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00888-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00886-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356482v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Grow Unstrained 3C-SiC Heteroepitaxial Layers on Si (100) Substrates</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,277 +7029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEALD of Antiferroelectric Fluorite for High Energy Storage Applications</w:t>
+                <w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RAFALD, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379988v1</w:t>
+                <w:t xml:space="preserve">hal-05279345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t>
+                <w:t xml:space="preserve">PEALD of Antiferroelectric Fluorite for High Energy Storage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">RAFALD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RAFALD, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279345v1</w:t>
+                <w:t xml:space="preserve">hal-05379988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration and Interfacial Effects on the Properties of Ferroelectric HfZrO2 Thin Films</w:t>
               </w:r>
@@ -7904,168 +7904,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy storage antiferroelectric fluorite nanosupercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+                <w:t xml:space="preserve">Front-Side Photon Detection improvement of SPAD integrated in FD-SOI CMOS Technology thanks to STI patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Tung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaochen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">ISSW 2024 Te International Spad Sensor Workshop, 4-6 June 2024, Trento, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749716v1</w:t>
+                <w:t xml:space="preserve">hal-04493136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hf(1-x)Z(x)O2 monolayers for nanosupercapacitors: a performance assessment study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8087,110 +8087,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX RSEF Physics Biennial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Real Sociedad Española de Física, Jul 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of ferroelectric and antiferroelectric H1-xZrxO2-based capacitors for non-volatile memories and power supply applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8249,307 +8249,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE (Journées Nationales sur les Technologies Emergentes en micro-nanofabrication) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Telecom Saint-Etienne; Laboratoire Hubert Currien, Nov 2024, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-Side Photon Detection improvement of SPAD integrated in FD-SOI CMOS Technology thanks to STI patterning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">PE-ALD antiferroelectric fluorite for high energy storage nanosupercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Magagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW 2024 Te International Spad Sensor Workshop, 4-6 June 2024, Trento, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trento, Italy</w:t>
+              <w:t xml:space="preserve">10ème Workshop du Réseau des Acteurs Français de l'ALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RAFALD, Nov 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493136v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-ALD antiferroelectric fluorite for high energy storage nanosupercapacitors</w:t>
+                <w:t xml:space="preserve">High energy storage antiferroelectric fluorite nanosupercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Workshop du Réseau des Acteurs Français de l'ALD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RAFALD, Nov 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810885v1</w:t>
+                <w:t xml:space="preserve">hal-04749716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ALD deposition analysis can help PVD deposition process!</w:t>
               </w:r>
@@ -8660,103 +8660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAFALD (Réseau des Acteurs Français de l’ALD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
@@ -8785,103 +8785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Platinum Nanoparticle-based Piezoresistive Transducers Elaborated by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+                <w:t xml:space="preserve">Christophe Malhaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Malhaire</w:t>
+                <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 17th International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Denver, United States</w:t>
@@ -8910,90 +8910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoislands embedded in Al2O3 matrix: from ALD-based fabrication to structural to electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9035,90 +9035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD Platinum Nano-island SET Fabrication and Electrical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9160,90 +9160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Lithography coupled with ALD growth of Alumina and Platinum Nanoislands Towards the Fabrication of Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9285,51 +9285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the irreversible transformation of Ti/TiOx/Ti junctions under electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,51 +9410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reciprocal Crib Transmission Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,51 +9548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,51 +9673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano fabrication of oxide patterns using Atomic Force Microscopy on titanium towards the development of Nano devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,77 +10160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon micro heat pipes arrays for power electronic component temperature control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy and Environment - CIEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10268,77 +10268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature sensor integration in all-silicon micro heat pipe arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morfouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10363,90 +10363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de microcaloduc en silicium pour le refroidissement de l'électronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10770,90 +10770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD growth of Platinum Nanoislands on Alumina for Single Electron Transistors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10908,51 +10908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the behavior of electrically stressed Ti/TiOx/Ti junctions fabricated by local anodic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11020,90 +11020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Evaporation for Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11158,51 +11158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11264,195 +11264,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
+                <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075206v1</w:t>
+                <w:t xml:space="preserve">hal-02075185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
+                <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11468,241 +11468,241 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French-German Summer School on Noncontact Atomic Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075144v1</w:t>
+                <w:t xml:space="preserve">hal-02075206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
+                <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">First French-German Summer School on Noncontact Atomic Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075185v1</w:t>
+                <w:t xml:space="preserve">hal-02075144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by AFM lithography of nanostructured Ti/TiOx/Ti tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11860,51 +11860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F9A6992"/>
+    <w:nsid w:val="5F25E3F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12091,51 +12091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martineleberre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084065826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Boyajian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00798930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00514146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWS9J2NK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6BSL54X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.898747" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2229233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/5/023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5LPHDWW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0969-W06-06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leberre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sartre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BF94WKV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405453" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/13/3/313" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C64FA152B9F401D42BC39A068F58C367CC577619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourbeyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00886-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJBM3C8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.155" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chouaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Malhaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00350-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B744C77BBD2BD003B93635016C515E683FF3094/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malhaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Febvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00312-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2C9S744-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defa&#255;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00351-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3V8LPP0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.8966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troccaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00172-X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307AD675136849B5D9C58038322DA0B8A9CF807B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01927-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE25F340D7BE4851448CFA07BB77A860321B4CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01925-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9B870EA8FBFE34F3B7C528A4A44FA4F0D5A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)80041-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C797AC7E0351A630F60C833A6A3577B805E2FF9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00865-F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWZ8V9CB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00883-J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B1T3JJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80230-Z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMGHV94B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361753v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martineleberre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084065826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Boyajian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00798930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00514146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWS9J2NK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6BSL54X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.898747" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0969-W06-06" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2229233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/5/023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5LPHDWW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leberre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sartre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BF94WKV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/13/3/313" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C64FA152B9F401D42BC39A068F58C367CC577619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourbeyre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00886-X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJBM3C8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.155" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chouaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Malhaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00350-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B744C77BBD2BD003B93635016C515E683FF3094/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malhaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Febvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00312-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2C9S744-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defa&#255;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00351-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3V8LPP0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.8966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troccaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00172-X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307AD675136849B5D9C58038322DA0B8A9CF807B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01927-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE25F340D7BE4851448CFA07BB77A860321B4CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01925-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9B870EA8FBFE34F3B7C528A4A44FA4F0D5A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)80041-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C797AC7E0351A630F60C833A6A3577B805E2FF9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00865-F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWZ8V9CB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00883-J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B1T3JJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80230-Z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMGHV94B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810963v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361753v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>