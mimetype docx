--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -610,425 +610,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
+                <w:t xml:space="preserve">A High-Efficiency Compact Planar Antenna for ISM Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+                <w:t xml:space="preserve">Yazi Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddardha Koneti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.7319275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/7319275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644827v1</w:t>
+                <w:t xml:space="preserve">hal-01888316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallic nanoparticle-based strain sensors elaborated by atomic layer deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.123103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4978778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Efficiency Compact Planar Antenna for ISM Wireless Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yazi Cao</w:t>
+                <w:t xml:space="preserve">Investigation of the in-plane and out-of-plane electrical properties of metallic nanoparticles in dielectric matrix thin films elaborated by atomic layer deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiqun Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
+                <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Calmon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.7319275. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (45), 455602 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/7319275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aa8b5e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888316v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study and characterization of the irreversible transformation of electrically stressed planar Ti/TiOx /Ti junctions</w:t>
               </w:r>
@@ -1148,51 +1148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized Tunable TeraHertz Antenna Based on Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (8), pp. 1792-1794</w:t>
@@ -1286,51 +1286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and simple compact modeling approach for 3-D interconnects with IC׳s stack global electrical context consideration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengyuan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,51 +1419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced tunable nonreciprocal effect in CRLH coplanar transmission line on YIG without series capacitive loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,1522 +2481,1522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integration of barium ferrite sputtered films for coplanar isolators and circulators in the millimeter wave range</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the fluid on the experimental performances of triangular silicon micro heat pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Pandraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/PROC-0969-W06-06⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 128 (3), pp.294-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2229233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00312716v1</w:t>
+                <w:t xml:space="preserve">hal-00119714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the fluid on the experimental performances of triangular silicon micro heat pipes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Performance of micro heat pipes measured by integrated sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morfouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Packaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (5), pp.1047-1050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/16/5/023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2229233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00119714v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of micro heat pipes measured by integrated sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards the integration of barium ferrite sputtered films for coplanar isolators and circulators in the millimeter wave range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dehlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangéline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/16/5/023⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 969, pp.155-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-0969-W06-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358074v1</w:t>
+                <w:t xml:space="preserve">hal-00312716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the integration of passive coplanar isolator based on thin magnetic films</w:t>
+                <w:t xml:space="preserve">Réalisation de couches minces magnétiques d'hexaferrite de baryum en vue de concevoir un isolateur coplanaire passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124, pp.165-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356445v1</w:t>
+                <w:t xml:space="preserve">ujm-00356448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de couches minces YIG par pulvérisation cathodique RF pour la réalisation de composants hyperfréquences intégrés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Nader</w:t>
+                <w:t xml:space="preserve">Exploration of the integration of passive coplanar isolator based on thin magnetic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (5), pp.435-437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.21009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356635v1</w:t>
+                <w:t xml:space="preserve">ujm-00356445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de couches minces magnétiques d'hexaferrite de baryum en vue de concevoir un isolateur coplanaire passif</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Elaboration de couches minces YIG par pulvérisation cathodique RF pour la réalisation de composants hyperfréquences intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 124, pp.165-170</w:t>
+              <w:t xml:space="preserve">, 2005, 124, pp.159-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356448v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
+                <w:t xml:space="preserve">Properties of barium ferrite sputtered films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Rouiller</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 272-276 (1), pp.1805-1806. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 113 (3), pp.382-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356471v1</w:t>
+                <w:t xml:space="preserve">ujm-00356468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+                <w:t xml:space="preserve">Microcaloducs en silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leberre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boussey-Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale du Froid, AAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. n°1041, pp.17-23, mars 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356467v1</w:t>
+                <w:t xml:space="preserve">hal-00387244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcaloducs en silicium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Boussey-Said</w:t>
+                <w:t xml:space="preserve">Passive coplanar isolator with barium ferrite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale du Froid, AAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, vol. n°1041, pp.17-23, mars 2004</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (4-7), pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387244v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive coplanar isolator with barium ferrite thin films</w:t>
+                <w:t xml:space="preserve">Barium ferrite thick films for microwave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 272-276 (1), pp.1805-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356458v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical properties of Yttrium Iron Garnet (YIG) thin films elaborated by radio-frequency sputtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Rousseau</w:t>
+                <w:t xml:space="preserve">Crystallographic properties of magnetron sputtered barium ferrite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.06.046⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 112 (1), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2004.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356632v1</w:t>
+                <w:t xml:space="preserve">ujm-00356467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of thin YIG film-based coplanar isolator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boudiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,514 +4018,514 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (6), pp.470-471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.20339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YIG thin films for magneto-optical and microwave applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Magneto-optical properties of Yttrium Iron Garnet (YIG) thin films elaborated by radio-frequency sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Boudiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 1 (12), pp.3347-3351. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 284, pp.77-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200405453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2004.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356633v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick barium ferrite films use for passive isolators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YIG thin films for magneto-optical and microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boudiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Bayard</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Blanc-Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Payet-Gervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (12), pp.3347-3351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200405453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200405460⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">ujm-00356461v1</w:t>
+                <w:t xml:space="preserve">ujm-00356633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of barium ferrite sputtered films</w:t>
+                <w:t xml:space="preserve">Thick barium ferrite films use for passive isolators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Joisten</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 113 (3), pp.382-386. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (12), pp.3373-3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200405460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356468v1</w:t>
+                <w:t xml:space="preserve">ujm-00356461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and experimental investigation of silicon micro heat pipes for cooling electronics</w:t>
               </w:r>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4768,319 +4768,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00356479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of deposition and annealing conditions on crystallographic properties of sputter barium ferrite thick films</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between epitaxial growth conditions of 3C–SiC thin films on Si and mechanical behavior of 3C–SiC self-suspended membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Rousseau</w:t>
+                <w:t xml:space="preserve">C. Gourbeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.207-212. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00888-3⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.31-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00886-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00356482v1</w:t>
+                <w:t xml:space="preserve">hal-03328833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between epitaxial growth conditions of 3C–SiC thin films on Si and mechanical behavior of 3C–SiC self-suspended membranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Ferro</w:t>
+                <w:t xml:space="preserve">The effect of deposition and annealing conditions on crystallographic properties of sputter barium ferrite thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chatelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joisten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gautier</w:t>
+                <w:t xml:space="preserve">J.J. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.31-34. </w:t>
+              <w:t xml:space="preserve">, 2002, 99 (1-2), pp.207-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00886-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0924-4247(01)00888-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328833v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00356482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Grow Unstrained 3C-SiC Heteroepitaxial Layers on Si (100) Substrates</w:t>
               </w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gourbeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,277 +7029,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t>
+                <w:t xml:space="preserve">PEALD of Antiferroelectric Fluorite for High Energy Storage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">RAFALD 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RAFALD, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05279345v1</w:t>
+                <w:t xml:space="preserve">hal-05379988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEALD of Antiferroelectric Fluorite for High Energy Storage Applications</w:t>
+                <w:t xml:space="preserve">Antiferroelectric fluorite-based capacitors for ultra-high energy storage density applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deleruyelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAFALD 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RAFALD, Nov 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics (ISAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE UFFC, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379988v1</w:t>
+                <w:t xml:space="preserve">hal-05279345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuration and Interfacial Effects on the Properties of Ferroelectric HfZrO2 Thin Films</w:t>
               </w:r>
@@ -7904,168 +7904,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front-Side Photon Detection improvement of SPAD integrated in FD-SOI CMOS Technology thanks to STI patterning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">High energy storage antiferroelectric fluorite nanosupercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Magagnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW 2024 Te International Spad Sensor Workshop, 4-6 June 2024, Trento, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trento, Italy</w:t>
+              <w:t xml:space="preserve">CMD31</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493136v1</w:t>
+                <w:t xml:space="preserve">hal-04749716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hf(1-x)Z(x)O2 monolayers for nanosupercapacitors: a performance assessment study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8087,110 +8087,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIX RSEF Physics Biennial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Real Sociedad Española de Física, Jul 2024, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of ferroelectric and antiferroelectric H1-xZrxO2-based capacitors for non-volatile memories and power supply applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8249,307 +8249,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE (Journées Nationales sur les Technologies Emergentes en micro-nanofabrication) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Telecom Saint-Etienne; Laboratoire Hubert Currien, Nov 2024, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PE-ALD antiferroelectric fluorite for high energy storage nanosupercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Bouaziz</w:t>
+                <w:t xml:space="preserve">Front-Side Photon Detection improvement of SPAD integrated in FD-SOI CMOS Technology thanks to STI patterning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Tung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaochen Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Cazimajou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Workshop du Réseau des Acteurs Français de l'ALD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR RAFALD, Nov 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ISSW 2024 Te International Spad Sensor Workshop, 4-6 June 2024, Trento, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810885v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy storage antiferroelectric fluorite nanosupercapacitors</w:t>
+                <w:t xml:space="preserve">PE-ALD antiferroelectric fluorite for high energy storage nanosupercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Magagnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Puyoo</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD31</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Physical Society; CMD-General Conference of the Condensed Matter Division, Sep 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">10ème Workshop du Réseau des Acteurs Français de l'ALD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR RAFALD, Nov 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749716v1</w:t>
+                <w:t xml:space="preserve">hal-04810885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ALD deposition analysis can help PVD deposition process!</w:t>
               </w:r>
@@ -8660,103 +8660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD of Pt nanoparticles: towards the development of single electron transistors and flexible strain sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAFALD (Réseau des Acteurs Français de l’ALD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
@@ -8785,103 +8785,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Platinum Nanoparticle-based Piezoresistive Transducers Elaborated by Atomic Layer Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Malhaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R'Mili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 17th International Conference on Atomic Layer Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Denver, United States</w:t>
@@ -8910,90 +8910,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pt nanoislands embedded in Al2O3 matrix: from ALD-based fabrication to structural to electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9035,90 +9035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEALD Platinum Nano-island SET Fabrication and Electrical Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9160,90 +9160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Lithography coupled with ALD growth of Alumina and Platinum Nanoislands Towards the Fabrication of Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9285,51 +9285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the irreversible transformation of Ti/TiOx/Ti junctions under electrical stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,51 +9410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reciprocal Crib Transmission Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9548,51 +9548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9673,51 +9673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano fabrication of oxide patterns using Atomic Force Microscopy on titanium towards the development of Nano devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,77 +10160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon micro heat pipes arrays for power electronic component temperature control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy and Environment - CIEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10268,77 +10268,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature sensor integration in all-silicon micro heat pipe arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pandraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morfouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10363,90 +10363,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de microcaloduc en silicium pour le refroidissement de l'électronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leberre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10770,90 +10770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALD growth of Platinum Nanoislands on Alumina for Single Electron Transistors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10908,51 +10908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the behavior of electrically stressed Ti/TiOx/Ti junctions fabricated by local anodic oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11020,90 +11020,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow Edge Evaporation for Single Electron Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviu Militaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11158,51 +11158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation locale d’une couche de titane par AFM pour la réalisation de composants mono-électroniques : étude paramétrée de différents modes de types de pointes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11264,195 +11264,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
+                <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Albertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075185v1</w:t>
+                <w:t xml:space="preserve">hal-02075206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two conductive AFM probes for the local nano-oxidation of Ti thin films</w:t>
+                <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11468,241 +11468,241 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Evian, France</w:t>
+              <w:t xml:space="preserve">First French-German Summer School on Noncontact Atomic Force Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075206v1</w:t>
+                <w:t xml:space="preserve">hal-02075144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Atomic Force Microscopy towards the Development of Nano Devices by Fabricating Oxide Patterns on Titanium thin Film</w:t>
+                <w:t xml:space="preserve">Oxydation par AFM de fines couches métalliques pour la réalisation de composants mono-électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baboux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First French-German Summer School on Noncontact Atomic Force Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075144v1</w:t>
+                <w:t xml:space="preserve">hal-02075185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by AFM lithography of nanostructured Ti/TiOx/Ti tunnel junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Puyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Albertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11860,51 +11860,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F25E3F2"/>
+    <w:nsid w:val="36F273FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12091,51 +12091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martineleberre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084065826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Boyajian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00798930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00514146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWS9J2NK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6BSL54X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.898747" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0969-W06-06" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2229233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/5/023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5LPHDWW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356445v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leberre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sartre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356470v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BF94WKV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356633v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405453" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/13/3/313" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C64FA152B9F401D42BC39A068F58C367CC577619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328833v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourbeyre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00886-X" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJBM3C8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.155" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chouaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Malhaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00350-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B744C77BBD2BD003B93635016C515E683FF3094/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malhaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Febvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00312-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2C9S744-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defa&#255;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00351-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3V8LPP0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.8966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troccaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00172-X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307AD675136849B5D9C58038322DA0B8A9CF807B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01927-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE25F340D7BE4851448CFA07BB77A860321B4CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01925-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9B870EA8FBFE34F3B7C528A4A44FA4F0D5A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)80041-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C797AC7E0351A630F60C833A6A3577B805E2FF9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00865-F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWZ8V9CB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00883-J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B1T3JJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80230-Z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMGHV94B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279345v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810963v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810885v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361753v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martineleberre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4935-7951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084065826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manchon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Magagnin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lepri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202514094" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Bouaziz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Berre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deleruyelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaochen Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Tung Vu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Cazimajou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11060526" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888316v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazi Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqun Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Calmon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7319275" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Puyoo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malhaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rafael" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R'Mili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978778" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644827v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Militaru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa8b5e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Puyoo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Berre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Albertini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baboux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4932646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Cheng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060679v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengyuan Sun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Frantz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Plossu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.12.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R5HK78V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Vest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmon F." TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boukchiche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27979" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5C0014E66859EBB96B9A1A0C77E94A86A4798F72/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00795565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Boyajian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leberre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Neveu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00798930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00514146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Dehlinger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chatelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2010.06.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWS9J2NK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00788593v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zahwe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Abdel Samad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sauviac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Blanc-Mignon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939310790322073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00733387v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evang&#233;line B&#232;nevent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Calmon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PTFVN3RC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Givord" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hassane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.063" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6BSL54X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capraro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.898747" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119714v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pandraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2229233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/16/5/023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-L5LPHDWW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-0969-W06-06" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nader" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.21009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356635v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boudiar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joisten" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.01.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QKC6VNFQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leberre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sartre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boussey-Said" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356471v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.871" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMX1JCH2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356467v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2004.05.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6B2PCNB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20339" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9BF94WKV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Payet-Gervy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Blanc-Mignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2004.06.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91QRCWFL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405453" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356461v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200405460" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4J6M79N0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sartre Val&#233;rie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/13/3/313" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C64FA152B9F401D42BC39A068F58C367CC577619/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1576898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourbeyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chassagne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00886-X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJBM3C8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00356482v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Rousseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(01)00888-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8WSMR92-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328836v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chassagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.155" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328845v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chouaf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Malhaire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dupeux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pourroy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(99)00350-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B744C77BBD2BD003B93635016C515E683FF3094/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malhaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Febvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barbier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pinard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00312-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2C9S744-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328839v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defa&#255;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Semmache" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(98)00351-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3V8LPP0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kleimann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Semmache" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.8966" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Defay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Troccaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(98)00172-X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/307AD675136849B5D9C58038322DA0B8A9CF807B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328862v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01927-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDE25F340D7BE4851448CFA07BB77A860321B4CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guyot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malhaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Champagnon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sibai" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(96)01925-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9B870EA8FBFE34F3B7C528A4A44FA4F0D5A8497/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328867v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-4247(97)80041-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C797AC7E0351A630F60C833A6A3577B805E2FF9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328884v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00865-F" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WWZ8V9CB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328874v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cali" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(94)00883-J" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7B1T3JJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248907v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeanjean" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993119" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328893v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sellitto" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Robert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-4247(92)80230-Z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MMGHV94B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzalez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379988v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158924v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Segantini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Manchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279312v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279394v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043660v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Infante Ingrid C." TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749716v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493136v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tung Vu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810885v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308002v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701470v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701466v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koneti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489069v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489096v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillaume" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Albertini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baboux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489344v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dong" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074965v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nicolas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valorge" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gontrand" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00351422v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garrelie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Loir" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00292144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harouna Hassane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Dehlinger" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jamon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361753v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387278v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043053v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380039v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489072v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489627v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075131v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075206v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075144v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>