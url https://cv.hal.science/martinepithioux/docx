--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -217,554 +217,554 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t>
+                <w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Lallemand</w:t>
+                <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Edorh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.106893. </w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897218v1</w:t>
+                <w:t xml:space="preserve">hal-05190028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t>
+                <w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Camy</w:t>
+                <w:t xml:space="preserve">Marylène Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Edorh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.106893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190028v1</w:t>
+                <w:t xml:space="preserve">hal-04897218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical evaluation of the ST-knot: a new suture for flexor tendon repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Brenac</w:t>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Jaloux</w:t>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407010v1</w:t>
+                <w:t xml:space="preserve">hal-04661770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marylène Lallemand</w:t>
+                <w:t xml:space="preserve">Biomechanical evaluation of the ST-knot: a new suture for flexor tendon repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Brenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fovet</w:t>
+                <w:t xml:space="preserve">Sacha Tomczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brioche</w:t>
+                <w:t xml:space="preserve">Marylene Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661770v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t>
               </w:r>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Taillebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngji Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Villeneuve Bargemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghbir Khakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Villeneuve Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharma Akash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Aullo-Rasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Solla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camuzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1799,351 +1799,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Senni</w:t>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Genovesio</w:t>
+                <w:t xml:space="preserve">Lucia Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Catelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799571v1</w:t>
+                <w:t xml:space="preserve">hal-04250782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250805v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Knoepflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,924 +2148,928 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250788v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIALS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991635v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991633v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization at the Microscale of Mineralized Bone Callus after Bone Lengthening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Catelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15186207⟩</w:t>
+              <w:t xml:space="preserve">MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773185v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilio Catelli</w:t>
+                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250782v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mechanical Characterization at the Microscale of Mineralized Bone Callus after Bone Lengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15186207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562509v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.2509. </w:t>
@@ -3107,103 +3107,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.2509. </w:t>
@@ -3241,103 +3241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative impact of disuse and unloading on tendon enthesis structure and function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Bertaud-Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.46-52. </w:t>
@@ -3375,103 +3375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and Optimization of Proximal Femurs Microstructure Analysis Using High Field and Ultra-High Field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3505,103 +3505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.2509. </w:t>
@@ -3678,51 +3678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Solla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camuzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3888,403 +3888,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-soaking of semitendinosus graft with vancomycin does not alter its biomechanical properties. A biomechanical in-vitro controlled study using graft from living donors Running title: Vancomycin Pre-soaking does not alter Hamstring Biomechanical Properties MD Maxime Jaubert MD</w:t>
+                <w:t xml:space="preserve">Distinct Articular and Endochondral Differentiation Pathways in Bone Marrow Chondrogenic Progenitor Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jacquet</w:t>
+                <w:t xml:space="preserve">Didier Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jaubert</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Pourquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthroscopy: The Journal of Arthroscopy and Related Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Community Medicine &amp; Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556210v1</w:t>
+                <w:t xml:space="preserve">hal-02530463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasounds could be considered as a future tool for probing growing bone properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-soaking of semitendinosus graft with vancomycin does not alter its biomechanical properties. A biomechanical in-vitro controlled study using graft from living donors Running title: Vancomycin Pre-soaking does not alter Hamstring Biomechanical Properties MD Maxime Jaubert MD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pioger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hakim Gharbi</w:t>
+                <w:t xml:space="preserve">Abderahmane Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72776-z⟩</w:t>
+              <w:t xml:space="preserve">Arthroscopy: The Journal of Arthroscopy and Related Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arthro.2020.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064686v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Articular and Endochondral Differentiation Pathways in Bone Marrow Chondrogenic Progenitor Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasounds could be considered as a future tool for probing growing bone properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Moukoko</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hakim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community Medicine &amp; Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.15698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72776-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530463v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE BIOMECHANICAL STUDY OF FIVE SYSTEMS FOR FIXATION OF THE CORACOID TRANSFER DURING THE LATARJET PROCEDURE FOR TREATMENT OF ANTERIOR RECCURENT SHOULDER INSTABILITY</w:t>
               </w:r>
@@ -4309,51 +4309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4391,64 +4391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,51 +4564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4655,51 +4655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,90 +4789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation Methods Influence Human Lateral Menisci Biomechanical Properties. An ex-vivo Comparative Study of Three preservation methods (Freezing, Cryo-preservation and Freezing+Irradiation).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4923,90 +4923,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation Methods Influence the Biomechanical Properties of Human Lateral Menisci: An Ex Vivo Comparative Study of 3 Methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Parratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahira Nakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fafa Ben Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5213,64 +5213,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connective Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5330,51 +5330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bizzozero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Airaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hasanabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayyaz Nosouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (10), pp.108128651982841. </w:t>
@@ -5602,51 +5602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahira Nakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fafa Ben Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5825,420 +5825,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pull-out strength of four tibial fixation devices used in anterior cruciate ligament reconstruction</w:t>
+                <w:t xml:space="preserve">Femoral malrotation from diaphyseal fractures results in changes in patellofemoral alignment and in higher patellofemoral stress from a finite element model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chivot</w:t>
+                <w:t xml:space="preserve">Louis Dagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Harrosh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Raphael Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">The Knee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.807-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knee.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779797v1</w:t>
+                <w:t xml:space="preserve">hal-01960537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral malrotation from diaphyseal fractures results in changes in patellofemoral alignment and in higher patellofemoral stress from a finite element model study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">GRANULOCYTE-COLONY STIMULATING FACTOR ENHANCES BONE FRACTURE HEALING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pourquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thèzenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Knee</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960537v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRANULOCYTE-COLONY STIMULATING FACTOR ENHANCES BONE FRACTURE HEALING</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">Pull-out strength of four tibial fixation devices used in anterior cruciate ligament reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Harrosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kelberine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844236v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sectioning of the anterior intermeniscal ligament changes knee loading mechanics</w:t>
               </w:r>
@@ -6250,51 +6250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Falguières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisrenoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6500,51 +6500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6608,51 +6608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and reproducible protocol for distraction osteogenesis in a rat model leading to a functional regenerated femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6781,51 +6781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Parratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6876,90 +6876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7023,90 +7023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring mass density and ultrasonic wave velocity: A wavelet-based method applied in ultrasonic reflection mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65, pp.10-17. </w:t>
@@ -7156,90 +7156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7316,51 +7316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7437,77 +7437,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7686,1133 +7686,1133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Launay Franck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (Suppl 1), pp.60-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937888v1</w:t>
+                <w:t xml:space="preserve">hal-01438688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does surface roughness influence the primary stability of acetabular cups? A numerical and experimental biomechanical evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Galland</w:t>
+                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rosa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">Launay Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36 (9), pp.1185-1190. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1270-1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438689v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does surface roughness influence the primary stability of acetabular cups? A numerical and experimental biomechanical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duboeuf</w:t>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rizzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (Suppl 1), pp.60-61. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (9), pp.1185-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438688v1</w:t>
+                <w:t xml:space="preserve">hal-01438689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical properties of cortical bone using AFM under dry and immersed conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the elastic modulus of cortical bone: adaptation of experimental protocols to small samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">E. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (S1), pp.337-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815974⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.328-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278234v1</w:t>
+                <w:t xml:space="preserve">hal-01438693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture following lower limb lengthening in children: A series of 58 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Launay</w:t>
+                <w:t xml:space="preserve">R. Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Younsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 99 (1), pp.72-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographical Texture Analysis Improves the Prediction of Vertebral Fracture An Ex Vivo Biomechanical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Acid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (21), pp.E1320-E1326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182a28fa9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone texture analysis is correlated with three-dimensional microarchitecture and mechanical properties of trabecular bone in osteoporotic femurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Parratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.82-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00774-012-0375-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00774-012-0375-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the elastic modulus of cortical bone: adaptation of experimental protocols to small samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of mechanical properties of cortical bone using AFM under dry and immersed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lefevre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (1), pp.328-329. </w:t>
+              <w:t xml:space="preserve">, 2013, 16 (S1), pp.337-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438693v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8876,51 +8876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9010,51 +9010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9157,77 +9157,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Halgrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.163-169. </w:t>
@@ -9277,51 +9277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9407,51 +9407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the classic correction system: a numerical nonrigid approach to the scoliosis brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9562,51 +9562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9679,64 +9679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (2), pp.227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9764,321 +9764,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution of skeletal regenerated tissue: what can mechanical investigation add to biological?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Zahouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.07.006⟩</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (8), pp.811-819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-010-0637-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438699v1</w:t>
+                <w:t xml:space="preserve">hal-01438698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of skeletal regenerated tissue: what can mechanical investigation add to biological?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pourquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (8), pp.811-819. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (8), pp.833-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-010-0637-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438698v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10181,51 +10181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5,6,7), pp.785-793</w:t>
@@ -10267,51 +10267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of mechanical properties of skeletal tissue regeneration in New Zealand rabbits. An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mokoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10349,64 +10349,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of mechanical properties of skeletal tissue regeneration in rabbits: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10453,51 +10453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in case of frontal collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10561,51 +10561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParSys: a new particle system for the introduction of on-line physical behaviour to three-dimensional synthetic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10707,51 +10707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in the case of frontal collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10818,869 +10818,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of compact bone failure under two different loadings rates: experimental and modelling approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparison of compact bone failure under two different loading rates: experimental and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 26, pp.647-653</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 26 (8), pp.647-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2004.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008734v1</w:t>
+                <w:t xml:space="preserve">hal-01438703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of compact bone failure under two different loading rates: experimental and modelling approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparison of compact bone failure under two different loadings rates: experimental and modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 26 (8), pp.647-653. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 26, pp.647-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2004.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438703v1</w:t>
+                <w:t xml:space="preserve">hal-00008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bonnoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (1), pp.65-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008733v1</w:t>
+                <w:t xml:space="preserve">hal-00166683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive Laws and Failure Models for Compact Bones Subjected to Dynamic Loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (8), pp.567-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00261-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008686v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35 (7), pp.961-968. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166702v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical failure model of bones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Constitutive Laws and Failure Models for Compact Bones Subjected to Dynamic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.351-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166698v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Statistical failure model of bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00261-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519402000125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438705v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bonnoit</w:t>
+                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (7), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00166683v1</w:t>
+                <w:t xml:space="preserve">hal-00166702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11823,64 +11823,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Field MRI Microarchitecture Analysis Improves the Prediction of Proximal Femur Fracture: A Combined Study with Ex Vivo Biomechanical Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12000,51 +12000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, dublin, Ireland</w:t>
@@ -12099,64 +12099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12181,90 +12181,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12306,77 +12306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12431,77 +12431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12595,51 +12595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12720,51 +12720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12806,90 +12806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Bala</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12934,312 +12934,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
+                <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810619v1</w:t>
+                <w:t xml:space="preserve">hal-00721376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
+                <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721376v1</w:t>
+                <w:t xml:space="preserve">hal-00810619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children bone elastic properties characterization: an ultrasonic issue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13316,51 +13316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13450,51 +13450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
@@ -13523,51 +13523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviours up to failure of compact lower living tissues under quasi-static and dynamic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13637,51 +13637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13732,51 +13732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des comportements à rupture des os sous sollicatations quasi-statiques et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13807,51 +13807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identification of compact bones by ultrasonic interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13915,51 +13915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of describing damage in biological tissues using a structural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pj Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14055,77 +14055,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14264,51 +14264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrzej Nowicki,Jerzy Litniewski,Tamara Kujawska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging</w:t>
@@ -14581,51 +14581,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D8BAC86"/>
+    <w:nsid w:val="270B0E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14812,51 +14812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinepithioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5283-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068858256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Tomczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Lallemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghbir Khakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40634-023-00570-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Villeneuve Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Akash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-023-07415-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caub&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Aullo-Rasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05686-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poullain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Knoepflin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2022.110642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laucournet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2052051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Solla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camuzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rampal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2021.09.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12123143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12020439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Catelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15228048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poullain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562509v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Massin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-020-04565-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pioger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Sbihi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2020.03.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moukoko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Sharma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9396-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967119841622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Nakhli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafa Ben Hatira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/ABB-01265-2019-03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1570170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bizzozero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Airaudi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042582v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Sheidaei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Kazempour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasanabadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Nosouhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519828418" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2019.72.2.191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chivot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harrosh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kelberine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960537v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Allal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2018.06.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844236v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Falgui&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaufils" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Sbihi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.07.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815974" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438691v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younsi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.08.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438692v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Acid" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182a28fa9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-012-0375-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CW39SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815945" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halgrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1703-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FB6287MK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438695v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moukoko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourquier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.12.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438699v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.07.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438698v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0637-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188962v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mokoko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-007-0237-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monserrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Juan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2004.11.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF57VN2H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N St-Onge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/ijcr.2005.0374" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.05.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008686v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166698v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519402000125" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088499v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088857v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438707v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jean" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinepithioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5283-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068858256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Tomczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Lallemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghbir Khakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40634-023-00570-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Villeneuve Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Akash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-023-07415-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caub&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Aullo-Rasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05686-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poullain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Knoepflin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2022.110642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laucournet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2052051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Solla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camuzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rampal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2021.09.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Catelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15228048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12020439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12123143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poullain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186207" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Massin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-020-04565-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moukoko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pioger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Sbihi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2020.03.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Sharma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9396-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967119841622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Nakhli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafa Ben Hatira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/ABB-01265-2019-03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1570170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bizzozero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Airaudi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042582v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Sheidaei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Kazempour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasanabadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Nosouhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519828418" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2019.72.2.191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Allal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2018.06.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chivot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harrosh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kelberine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Falgui&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaufils" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Sbihi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.07.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438693v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815945" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438691v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Acid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182a28fa9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-012-0375-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CW39SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815974" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halgrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1703-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FB6287MK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438695v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moukoko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourquier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.12.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438698v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0637-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.07.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188962v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mokoko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-007-0237-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monserrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Juan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2004.11.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF57VN2H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N St-Onge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/ijcr.2005.0374" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519402000125" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088499v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088857v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438707v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jean" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>