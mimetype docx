--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1146,295 +1146,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteochondral autograft transplantation (mosaicplasty): What is the impact of plug diameter in cartilage repair?</w:t>
+                <w:t xml:space="preserve">Vertebral trabecular bone texture analysis in opportunistic MRI and CT scan can distinguish patients with and without osteoporotic vertebral fracture: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caubère</w:t>
+                <w:t xml:space="preserve">François Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavy Roseren</w:t>
+                <w:t xml:space="preserve">Pierre Champsaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Aullo-Rasser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-022-05686-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.110642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2022.110642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04242404v1</w:t>
+                <w:t xml:space="preserve">hal-04490700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral trabecular bone texture analysis in opportunistic MRI and CT scan can distinguish patients with and without osteoporotic vertebral fracture: A preliminary study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteochondral autograft transplantation (mosaicplasty): What is the impact of plug diameter in cartilage repair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+                <w:t xml:space="preserve">Alexandre Caubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+                <w:t xml:space="preserve">Gaëtan Aullo-Rasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158, pp.110642. </w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (3), pp.623-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2022.110642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00264-022-05686-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04490700v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04242404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteogenic Potential of a Polyethylene Glycol Hydrogel Functionalized with Poly-Lysine Dendrigrafts (DGL) for Bone Regeneration</w:t>
               </w:r>
@@ -1799,1264 +1799,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Soldati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavy Roseren</w:t>
+                <w:t xml:space="preserve">Karim Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+                <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Mancini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilio Catelli</w:t>
+                <w:t xml:space="preserve">Cécile Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250782v1</w:t>
+                <w:t xml:space="preserve">hal-03799571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrico Soldati</w:t>
+                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Knoepflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562509v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Knoepflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250789v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250805v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Catelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
+              <w:t xml:space="preserve">MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250788v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genovesio</w:t>
+                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03799571v1</w:t>
+                <w:t xml:space="preserve">hal-03991633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Mechanical Characterization at the Microscale of Mineralized Bone Callus after Bone Lengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIALS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15186207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991635v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Knoepflin</w:t>
+                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991633v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization at the Microscale of Mineralized Bone Callus after Bone Lengthening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Catelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (18), pp.6207. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15228048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15186207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03773185v1</w:t>
+                <w:t xml:space="preserve">hal-04250782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3107,90 +3107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3235,550 +3235,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative impact of disuse and unloading on tendon enthesis structure and function</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
+                <w:t xml:space="preserve">Validation and Optimization of Proximal Femurs Microstructure Analysis Using High Field and Ultra-High Field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lssr.2021.03.001⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.1603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics11091603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179822v1</w:t>
+                <w:t xml:space="preserve">hal-03357530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation and Optimization of Proximal Femurs Microstructure Analysis Using High Field and Ultra-High Field MRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Negative impact of disuse and unloading on tendon enthesis structure and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Bertaud-Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.1603. </w:t>
+              <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.46-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics11091603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lssr.2021.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357530v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+                <w:t xml:space="preserve">The «RoC» suture technique to allow early active rehabilitation in flexor tendon repair: a biomechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Castoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Solla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camuzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal Of Hand Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183161v1</w:t>
+                <w:t xml:space="preserve">hal-03357452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The «RoC» suture technique to allow early active rehabilitation in flexor tendon repair: a biomechanical study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Camuzard</w:t>
+                <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal Of Hand Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357452v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative biomechanical study of five systems for fixation of the coracoid transfer during the Latarjet procedure for treatment of anterior recurrent shoulder instability</w:t>
               </w:r>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pourquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4385,291 +4385,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+                <w:t xml:space="preserve">Application of the Johnson-Cook plasticity model in the Finite Element simulations of the nanoindentation of the cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Remache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.103426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194175v1</w:t>
+                <w:t xml:space="preserve">hal-02282870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Johnson-Cook plasticity model in the Finite Element simulations of the nanoindentation of the cortical bone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djamel Remache</w:t>
+                <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Semaan</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101, pp.103426. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.45-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282870v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
               </w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the elastic modulus of child cortical bone specimens via microindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5697,51 +5697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thèzenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6468,295 +6468,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient and reproducible protocol for distraction osteogenesis in a rat model leading to a functional regenerated femur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
+                <w:t xml:space="preserve">Christian Jalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
+                <w:t xml:space="preserve">Philippe Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 128, pp.56433 - 56433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/56433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593111v1</w:t>
+                <w:t xml:space="preserve">hal-01593127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and reproducible protocol for distraction osteogenesis in a rat model leading to a functional regenerated femur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlative analysis of vertebral trabecular bone microarchitecture and mechanical properties: a combined ultra-high field (7 Tesla) MRI and biomechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Launay</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Charpiot</w:t>
+                <w:t xml:space="preserve">Thomas Lecorroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 128, pp.56433 - 56433. </w:t>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42 (20), pp.E1165 - E1172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/56433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0000000000002163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593127v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vitro controlled mechanical testing of tendons from living donors</w:t>
               </w:r>
@@ -7150,3738 +7150,3699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63, pp.164-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438686v1</w:t>
+                <w:t xml:space="preserve">hal-01167006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Launay</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 79, pp.190-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167006v1</w:t>
+                <w:t xml:space="preserve">hal-01296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges Boivin</w:t>
+                <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1978-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296911v1</w:t>
+                <w:t xml:space="preserve">hal-01297253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Launay Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1270-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01297253v1</w:t>
+                <w:t xml:space="preserve">hal-00937888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+                <w:t xml:space="preserve">Does surface roughness influence the primary stability of acetabular cups? A numerical and experimental biomechanical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (9), pp.1185-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438688v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+                <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (Suppl 1), pp.60-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937888v1</w:t>
+                <w:t xml:space="preserve">hal-01438688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does surface roughness influence the primary stability of acetabular cups? A numerical and experimental biomechanical evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+                <w:t xml:space="preserve">Fracture following lower limb lengthening in children: A series of 58 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (1), pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438689v1</w:t>
+                <w:t xml:space="preserve">hal-01438691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the elastic modulus of cortical bone: adaptation of experimental protocols to small samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Baron</w:t>
+                <w:t xml:space="preserve">Radiographical Texture Analysis Improves the Prediction of Vertebral Fracture An Ex Vivo Biomechanical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Acid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815945⟩</w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (21), pp.E1320-E1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182a28fa9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438693v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture following lower limb lengthening in children: A series of 58 patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Younsi</w:t>
+                <w:t xml:space="preserve">Bone texture analysis is correlated with three-dimensional microarchitecture and mechanical properties of trabecular bone in osteoporotic femurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Bollini</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Parratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (1), pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00774-012-0375-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438691v1</w:t>
+                <w:t xml:space="preserve">hal-01438690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiographical Texture Analysis Improves the Prediction of Vertebral Fracture An Ex Vivo Biomechanical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souad Acid</w:t>
+                <w:t xml:space="preserve">Determination of mechanical properties of cortical bone using AFM under dry and immersed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182a28fa9⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (S1), pp.337-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438692v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone texture analysis is correlated with three-dimensional microarchitecture and mechanical properties of trabecular bone in osteoporotic femurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+                <w:t xml:space="preserve">Evaluation of the elastic modulus of cortical bone: adaptation of experimental protocols to small samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00774-012-0375-z⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (1), pp.328-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438690v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical properties of cortical bone using AFM under dry and immersed conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278234v1</w:t>
+                <w:t xml:space="preserve">hal-01278231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.281-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01278231v1</w:t>
+                <w:t xml:space="preserve">hal-01296920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296920v1</w:t>
+                <w:t xml:space="preserve">hal-01183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
+                <w:t xml:space="preserve">Combination of texture analysis and bone mineral density improves the prediction of fracture load in human femurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Halgrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph Lasaygues</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.163-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-011-1703-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183696v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of texture analysis and bone mineral density improves the prediction of fracture load in human femurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champsaur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-011-1703-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1333-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01438694v1</w:t>
+                <w:t xml:space="preserve">hal-01438697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond the classic correction system: a numerical nonrigid approach to the scoliosis brace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spine Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.424-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spinee.2011.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438697v1</w:t>
+                <w:t xml:space="preserve">hal-01438696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the classic correction system: a numerical nonrigid approach to the scoliosis brace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Adolescent idiopathic scoliosis young female rib hump: normative biomechanical data study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spinee.2011.01.019⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (sup1), pp.47-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.591633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01438696v1</w:t>
+                <w:t xml:space="preserve">hal-01296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent idiopathic scoliosis young female rib hump: normative biomechanical data study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin (vol 96, pg 833, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (2), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2011.591633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296918v1</w:t>
+                <w:t xml:space="preserve">hal-01438695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin (vol 96, pg 833, 2010)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Moukoko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 97 (2), pp.227. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 96 (8), pp.833-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438695v1</w:t>
+                <w:t xml:space="preserve">hal-01438699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of skeletal regenerated tissue: what can mechanical investigation add to biological?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (8), pp.811-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11517-010-0637-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pourquier</w:t>
+                <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Chabrand</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.33-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.07.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438699v1</w:t>
+                <w:t xml:space="preserve">hal-00372537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of an osteoporotic femur: comparison before and after total hip prosthesis implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 (1), pp.33-41</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (5,6,7), pp.785-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372537v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of an osteoporotic femur: comparison before and after total hip prosthesis implantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
+                <w:t xml:space="preserve">Temporal analysis of mechanical properties of skeletal tissue regeneration in New Zealand rabbits. An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mokoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (5,6,7), pp.785-793</w:t>
+              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (10), pp.989-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364925v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00188962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal analysis of mechanical properties of skeletal tissue regeneration in New Zealand rabbits. An experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Mokoko</w:t>
+                <w:t xml:space="preserve">Temporal evolution of mechanical properties of skeletal tissue regeneration in rabbits: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 45 (10), pp.989-995</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 45 (10), pp.989-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-007-0237-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00188962v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution of mechanical properties of skeletal tissue regeneration in rabbits: an experimental study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in case of frontal collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy St-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (6), pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11517-007-0237-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438700v1</w:t>
+                <w:t xml:space="preserve">hal-00012355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in case of frontal collision</w:t>
+                <w:t xml:space="preserve">ParSys: a new particle system for the introduction of on-line physical behaviour to three-dimensional synthetic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Monserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29 (1), pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2004.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012355v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParSys: a new particle system for the introduction of on-line physical behaviour to three-dimensional synthetic objects</w:t>
+                <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in the case of frontal collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N St-Onge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (6), pp.557-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1533/ijcr.2005.0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01438702v1</w:t>
+                <w:t xml:space="preserve">hal-01438701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in the case of frontal collision</w:t>
+                <w:t xml:space="preserve">Comparison of compact bone failure under two different loadings rates: experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Nicol</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Subit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.647-653</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1533/ijcr.2005.0374⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01438701v1</w:t>
+                <w:t xml:space="preserve">hal-00008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of compact bone failure under two different loading rates: experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10892,421 +10853,375 @@
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (8), pp.647-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medengphy.2004.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of compact bone failure under two different loadings rates: experimental and modelling approaches</w:t>
+                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Subit</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 26, pp.647-653</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00008734v1</w:t>
+                <w:t xml:space="preserve">hal-00008733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitutive Laws and Failure Models for Compact Bones Subjected to Dynamic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Jean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.351-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166683v1</w:t>
+                <w:t xml:space="preserve">hal-00008686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistical failure model of bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00261-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519402000125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438705v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
+                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
@@ -11315,809 +11230,760 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 35 (7), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008733v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive Laws and Failure Models for Compact Bones Subjected to Dynamic Loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39 (8), pp.567-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00261-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008686v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical failure model of bones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bonnoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (1), pp.65-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219519402000125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-00166702v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging characterization of Distraction Osteogenesis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Balasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Balasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavy Roseren</w:t>
+                <w:t xml:space="preserve">Anais Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Moyon</w:t>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European molecular imaging meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, thessaloniki, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Field MRI Microarchitecture Analysis Improves the Prediction of Proximal Femur Fracture: A Combined Study with Ex Vivo Biomechanical Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.2033.3-2034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for distraction callus material properties measurement with the use of nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Pollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Elastic Modulus of Children Bones by way of Nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12145,73 +12011,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12270,573 +12136,573 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Meeting of the International Skeletal Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Skeletal Society, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12885,106 +12751,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Seattle, United States. pp.MO032, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13025,87 +12891,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13146,87 +13012,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children bone elastic properties characterization: an ultrasonic issue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13254,87 +13120,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés acoustiques et élastiques des os en croissance chez l'enfant par méthode ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13362,408 +13228,408 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un fémur ostéoporotique: avant et après implantation d'une prothèse totale de hanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviours up to failure of compact lower living tissues under quasi-static and dynamic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From biological tissues structure to motor behaviour in accidentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crashworthiness Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lille, décembre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des comportements à rupture des os sous sollicatations quasi-statiques et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13771,267 +13637,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identification of compact bones by ultrasonic interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.495-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of describing damage in biological tissues using a structural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pj Arnoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P Chabrand</w:t>
+                <w:t xml:space="preserve">M Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bonnoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14041,154 +13907,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Washington D.C., United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14198,322 +14064,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children's Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrzej Nowicki,Jerzy Litniewski,Tamara Kujawska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer, pp.31-38, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-2619-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-2619-2_4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children’s Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Guillermin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical imaging volume 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012, 978-94-007-2618-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14581,51 +14447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="270B0E15"/>
+    <w:nsid w:val="78D07BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14812,51 +14678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinepithioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5283-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068858256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Tomczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Lallemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghbir Khakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40634-023-00570-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Villeneuve Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Akash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-023-07415-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caub&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Aullo-Rasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05686-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poullain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Knoepflin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2022.110642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laucournet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2052051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Solla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camuzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rampal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2021.09.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Catelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15228048" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12020439" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250789v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12123143" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poullain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186207" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091603" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Massin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-020-04565-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moukoko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pioger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Sbihi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2020.03.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Sharma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9396-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967119841622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Nakhli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafa Ben Hatira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/ABB-01265-2019-03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1570170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bizzozero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Airaudi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042582v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Sheidaei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Kazempour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasanabadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Nosouhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519828418" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2019.72.2.191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Allal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2018.06.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chivot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harrosh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kelberine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Falgui&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaufils" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpiot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56433" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Sbihi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438689v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.07.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438693v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815945" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438691v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younsi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.08.005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438692v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Acid" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182a28fa9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-012-0375-z" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CW39SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278234v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815974" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halgrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1703-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FB6287MK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438695v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moukoko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourquier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.12.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438698v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0637-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.07.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188962v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mokoko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-007-0237-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monserrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Juan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2004.11.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF57VN2H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N St-Onge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/ijcr.2005.0374" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008734v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008686v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166698v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519402000125" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088499v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088857v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438707v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jean" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinepithioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5283-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068858256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Tomczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Lallemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghbir Khakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40634-023-00570-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Villeneuve Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Akash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-023-07415-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poullain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Knoepflin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2022.110642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caub&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Aullo-Rasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05686-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laucournet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2052051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Solla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camuzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rampal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2021.09.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12123143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12020439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Catelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15228048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poullain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Massin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-020-04565-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moukoko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pioger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Sbihi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2020.03.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Sharma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9396-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967119841622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Nakhli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafa Ben Hatira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/ABB-01265-2019-03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1570170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bizzozero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Airaudi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042582v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Sheidaei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Kazempour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasanabadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Nosouhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519828418" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2019.72.2.191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Allal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2018.06.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chivot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harrosh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kelberine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Falgui&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaufils" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56433" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Sbihi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.07.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438691v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younsi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.08.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Acid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182a28fa9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438690v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-012-0375-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CW39SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278234v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815974" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815945" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halgrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1703-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FB6287MK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moukoko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourquier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.12.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438699v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.07.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438698v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0637-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mokoko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438700v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-007-0237-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monserrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Juan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2004.11.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF57VN2H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438701v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N St-Onge" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/ijcr.2005.0374" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008734v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438703v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166698v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519402000125" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324601v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pollet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324603v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088499v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438707v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jean" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnoit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>