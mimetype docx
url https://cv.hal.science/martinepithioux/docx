--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -485,286 +485,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04897218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomechanical evaluation of the ST-knot: a new suture for flexor tendon repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fovet</w:t>
+                <w:t xml:space="preserve">Camille Brenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brioche</w:t>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jaloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661770v1</w:t>
+                <w:t xml:space="preserve">hal-04407010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical evaluation of the ST-knot: a new suture for flexor tendon repair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha Tomczak</w:t>
+                <w:t xml:space="preserve">Théo Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylene Lallemand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Jaloux</w:t>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hand Surgery and Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407010v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t>
               </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Villeneuve Bargemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghbir Khakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Villeneuve Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferreira Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharma Akash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1146,295 +1146,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebral trabecular bone texture analysis in opportunistic MRI and CT scan can distinguish patients with and without osteoporotic vertebral fracture: A preliminary study</w:t>
+                <w:t xml:space="preserve">Osteochondral autograft transplantation (mosaicplasty): What is the impact of plug diameter in cartilage repair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Poullain</w:t>
+                <w:t xml:space="preserve">Alexandre Caubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Champsaur</w:t>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Pauly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+                <w:t xml:space="preserve">Gaëtan Aullo-Rasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2022.110642⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (3), pp.623-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-022-05686-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490700v1</w:t>
+                <w:t xml:space="preserve">hal-04242404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteochondral autograft transplantation (mosaicplasty): What is the impact of plug diameter in cartilage repair?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vertebral trabecular bone texture analysis in opportunistic MRI and CT scan can distinguish patients with and without osteoporotic vertebral fracture: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Champsaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Caubère</w:t>
+                <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavy Roseren</w:t>
+                <w:t xml:space="preserve">Paul Knoepflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Aullo-Rasser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 47 (3), pp.623-630. </w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158, pp.110642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00264-022-05686-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2022.110642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242404v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteogenic Potential of a Polyethylene Glycol Hydrogel Functionalized with Poly-Lysine Dendrigrafts (DGL) for Bone Regeneration</w:t>
               </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Manifacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Solla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Camuzard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1799,615 +1799,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03553745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Camy</w:t>
+                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Knoepflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brioche</w:t>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Senni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Genovesio</w:t>
+                <w:t xml:space="preserve">David Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799571v1</w:t>
+                <w:t xml:space="preserve">hal-04250789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Knoepflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250789v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.3143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250805v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hindlimb unloading and subsequent reloading on the structure and mechanical properties of Achilles tendon‐to‐bone attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Camy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brioche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Soldati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+                <w:t xml:space="preserve">Karim Senni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphne Guenoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Vicente</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Genovesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.439. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202200713R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250788v1</w:t>
+                <w:t xml:space="preserve">hal-03799571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,130 +2471,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Parameters Measured by UHF-MRI and CT Scan Provide Information on Bone Quality in Addition to BMD: A Biomechanical Ex Vivo Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Knoepflin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/diagnostics12123143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991633v1</w:t>
@@ -2605,77 +2605,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Characterization at the Microscale of Mineralized Bone Callus after Bone Lengthening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (18), pp.6207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2709,126 +2709,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Bone Microarchitecture in Fresh Cadaveric Human Femurs: What Could Be the Clinical Relevance of Ultra-High Field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/diagnostics12020439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562509v1</w:t>
@@ -2839,77 +2839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Femoral Neck Imaging and Multimodal Trabeculae Quality Characterization in an Osteoporotic Bone Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2973,103 +2973,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.2509. </w:t>
@@ -3077,133 +3077,133 @@
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22052509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818729v1</w:t>
+                <w:t xml:space="preserve">hal-03231500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.2509. </w:t>
@@ -3211,133 +3211,133 @@
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms22052509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231500v1</w:t>
+                <w:t xml:space="preserve">hal-03818729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation and Optimization of Proximal Femurs Microstructure Analysis Using High Field and Ultra-High Field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.1603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Bertaud-Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29, pp.46-52. </w:t>
@@ -3499,861 +3499,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The «RoC» suture technique to allow early active rehabilitation in flexor tendon repair: a biomechanical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Soldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal Of Hand Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.2509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22052509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357452v1</w:t>
+                <w:t xml:space="preserve">hal-03183161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of MRI Usefulness for the Clinical Assessment of Bone Microstructure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The «RoC» suture technique to allow early active rehabilitation in flexor tendon repair: a biomechanical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Castoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Solla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Camuzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rampal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal Of Hand Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183161v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative biomechanical study of five systems for fixation of the coracoid transfer during the Latarjet procedure for treatment of anterior recurrent shoulder instability</w:t>
+                <w:t xml:space="preserve">Pre-soaking of semitendinosus graft with vancomycin does not alter its biomechanical properties. A biomechanical in-vitro controlled study using graft from living donors Running title: Vancomycin Pre-soaking does not alter Hamstring Biomechanical Properties MD Maxime Jaubert MD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Massin</w:t>
+                <w:t xml:space="preserve">Christophe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Lami</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Maxime Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pioger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderahmane Sbihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Orthopaedics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00264-020-04565-2⟩</w:t>
+              <w:t xml:space="preserve">Arthroscopy: The Journal of Arthroscopy and Related Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arthro.2020.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176992v1</w:t>
+                <w:t xml:space="preserve">hal-02556210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct Articular and Endochondral Differentiation Pathways in Bone Marrow Chondrogenic Progenitor Cells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrasounds could be considered as a future tool for probing growing bone properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Community Medicine &amp; Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.15698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72776-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530463v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-soaking of semitendinosus graft with vancomycin does not alter its biomechanical properties. A biomechanical in-vitro controlled study using graft from living donors Running title: Vancomycin Pre-soaking does not alter Hamstring Biomechanical Properties MD Maxime Jaubert MD</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparative biomechanical study of five systems for fixation of the coracoid transfer during the Latarjet procedure for treatment of anterior recurrent shoulder instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthroscopy: The Journal of Arthroscopy and Related Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arthro.2020.03.037⟩</w:t>
+              <w:t xml:space="preserve">International Orthopaedics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.1767-1772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00264-020-04565-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556210v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasounds could be considered as a future tool for probing growing bone properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct Articular and Endochondral Differentiation Pathways in Bone Marrow Chondrogenic Progenitor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Gharbi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Moukoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavy Roseren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pourquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Community Medicine &amp; Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064686v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPARATIVE BIOMECHANICAL STUDY OF FIVE SYSTEMS FOR FIXATION OF THE CORACOID TRANSFER DURING THE LATARJET PROCEDURE FOR TREATMENT OF ANTERIOR RECCURENT SHOULDER INSTABILITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4385,321 +4385,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Johnson-Cook plasticity model in the Finite Element simulations of the nanoindentation of the cortical bone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djamel Remache</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Semaan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103426⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.45-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282870v1</w:t>
+                <w:t xml:space="preserve">hal-02194175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of proximal femur microarchitecture using ultra-high field MRI at 7 Tesla</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Application of the Johnson-Cook plasticity model in the Finite Element simulations of the nanoindentation of the cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Remache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Milan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (1), pp.45-53. </w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.103426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2019.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.103426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194175v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional and mechanical properties of growing cortical bone tissue: a study of the human fibula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Farlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,90 +4789,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation Methods Influence Human Lateral Menisci Biomechanical Properties. An ex-vivo Comparative Study of Three preservation methods (Freezing, Cryo-preservation and Freezing+Irradiation).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akash Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4917,360 +4917,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation Methods Influence the Biomechanical Properties of Human Lateral Menisci: An Ex Vivo Comparative Study of 3 Methods.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On prediction of the compressive strength and failure patterns of human vertebrae using a quasi-brittle continuum damage finite element model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahira Nakhli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fafa Ben Hatira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khemais Saanouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2325967119841622⟩</w:t>
+              <w:t xml:space="preserve">Acta of Bioengineering and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5277/ABB-01265-2019-03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553332v1</w:t>
+                <w:t xml:space="preserve">hal-02114927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On prediction of the compressive strength and failure patterns of human vertebrae using a quasi-brittle continuum damage finite element model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Preservation Methods Influence the Biomechanical Properties of Human Lateral Menisci: An Ex Vivo Comparative Study of 3 Methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Erivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akash Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khemais Saanouni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Parratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta of Bioengineering and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (2), pp.143-151. </w:t>
+              <w:t xml:space="preserve">Orthopaedic Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (4), pp.2325967119841622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5277/ABB-01265-2019-03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2325967119841622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114927v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the elastic modulus of child cortical bone specimens via microindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connective Tissue Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5330,51 +5330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bizzozero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Airaudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hasanabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayyaz Nosouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (10), pp.108128651982841. </w:t>
@@ -5563,103 +5563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femoral Fracture load and damage localization pattern prediction based on a quasi-brittle law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fafa Ben Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahira Nakhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fafa Ben Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72 (2), pp.191-201. </w:t>
@@ -5697,51 +5697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of elastic coefficients of child cortical bone using resonant ultrasound spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5825,420 +5825,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femoral malrotation from diaphyseal fractures results in changes in patellofemoral alignment and in higher patellofemoral stress from a finite element model study</w:t>
+                <w:t xml:space="preserve">Pull-out strength of four tibial fixation devices used in anterior cruciate ligament reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dagneaux</w:t>
+                <w:t xml:space="preserve">Mathieu Chivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Allal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sylvain Harrosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kelberine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Knee</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knee.2018.06.008⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.203-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960537v1</w:t>
+                <w:t xml:space="preserve">hal-01779797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRANULOCYTE-COLONY STIMULATING FACTOR ENHANCES BONE FRACTURE HEALING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genovesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thèzenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pull-out strength of four tibial fixation devices used in anterior cruciate ligament reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femoral malrotation from diaphyseal fractures results in changes in patellofemoral alignment and in higher patellofemoral stress from a finite element model study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Harrosh</w:t>
+                <w:t xml:space="preserve">Louis Dagneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Kelberine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Raphael Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Argenson</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 104 (2), pp.203-207. </w:t>
+              <w:t xml:space="preserve">The Knee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (5), pp.807-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2017.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knee.2018.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779797v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sectioning of the anterior intermeniscal ligament changes knee loading mechanics</w:t>
               </w:r>
@@ -6250,51 +6250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Falguières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boisrenoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6474,64 +6474,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and reproducible protocol for distraction osteogenesis in a rat model leading to a functional regenerated femur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,64 +6634,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lecorroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6781,64 +6781,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sbihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Parratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 103 (7), pp.1027-1030. </w:t>
@@ -6870,4677 +6870,4689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring mass density and ultrasonic wave velocity: A wavelet-based method applied in ultrasonic reflection mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+                <w:t xml:space="preserve">Rui Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438687v1</w:t>
+                <w:t xml:space="preserve">hal-01297255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring mass density and ultrasonic wave velocity: A wavelet-based method applied in ultrasonic reflection mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pore network microarchitecture influences human cortical bone elasticity during growth and aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Bala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Metwally</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Pithioux</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.164-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297255v1</w:t>
+                <w:t xml:space="preserve">hal-01438687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the anisotropic Hooke׳s law for children׳s cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49, pp.370 - 377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratio between mature and immature enzymatic cross-links correlates with post-yield cortical bone behavior: An insight into greenstick fractures of the child fibula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gineyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 79, pp.190-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bone.2015.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic assessment of diagonal stiffness coefficients in children cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (sup1), pp.1978-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2015.1070587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro ultrasonic and mechanic characterization of the modulus of elasticity of children cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Launay Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (5), pp.1270-1276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does surface roughness influence the primary stability of acetabular cups? A numerical and experimental biomechanical evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36 (9), pp.1185-1190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medengphy.2014.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and behavioural analysis of children's cortical bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (Suppl 1), pp.60-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture following lower limb lengthening in children: A series of 58 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Launay</w:t>
+                <w:t xml:space="preserve">Determination of mechanical properties of cortical bone using AFM under dry and immersed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Younsi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chabrand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (S1), pp.337-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438691v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiographical Texture Analysis Improves the Prediction of Vertebral Fracture An Ex Vivo Biomechanical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Acid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (21), pp.E1320-E1326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182a28fa9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone texture analysis is correlated with three-dimensional microarchitecture and mechanical properties of trabecular bone in osteoporotic femurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Parratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bone and Mineral Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (1), pp.82-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00774-012-0375-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00774-012-0375-z⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of mechanical properties of cortical bone using AFM under dry and immersed conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
+                <w:t xml:space="preserve">Fracture following lower limb lengthening in children: A series of 58 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">R. Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bollini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815974⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 99 (1), pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2012.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278234v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the elastic modulus of cortical bone: adaptation of experimental protocols to small samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (1), pp.328-329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2013.815945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gineyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (sup1), pp.281-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278231v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the difference in fracture mechanics between children and adult cortical bone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Follet</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2012.713687⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01296920v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed tomography, histological and ultrasonic measurements of adolescent scoliotic rib hump geometrical and material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 45 (14), pp.2467-2471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of texture analysis and bone mineral density improves the prediction of fracture load in human femurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Halgrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoporosis International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.163-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00198-011-1703-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved femoral neck fracture predictions using anisotropic failure criteria models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (5), pp.1333-1346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0219519412004478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the classic correction system: a numerical nonrigid approach to the scoliosis brace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (5), pp.424-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spinee.2011.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent idiopathic scoliosis young female rib hump: normative biomechanical data study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (sup1), pp.47-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2011.591633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin (vol 96, pg 833, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 97 (2), pp.227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cyclic bending loading on in vivo skeletal tissue regeneration from periosteal origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pourquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (8), pp.833-839. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2010.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of skeletal regenerated tissue: what can mechanical investigation add to biological?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pailler-Mattéi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Zahouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (8), pp.811-819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11517-010-0637-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femoral neck fracture prediction by anisotropic yield criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (1), pp.33-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of an osteoporotic femur: comparison before and after total hip prosthesis implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (5,6,7), pp.785-793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal analysis of mechanical properties of skeletal tissue regeneration in New Zealand rabbits. An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mokoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (10), pp.989-995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of mechanical properties of skeletal tissue regeneration in rabbits: an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Moukoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (10), pp.989-995. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11517-007-0237-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in case of frontal collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (6), pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParSys: a new particle system for the introduction of on-line physical behaviour to three-dimensional synthetic objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mc Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (1), pp.135-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of muscle preactivation of the lower limb on impact dynamics in the case of frontal collision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N St-Onge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nicol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Crashworthiness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (6), pp.557-565. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1533/ijcr.2005.0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of compact bone failure under two different loadings rates: experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26, pp.647-653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of compact bone failure under two different loading rates: experimental and modelling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 26 (8), pp.647-653. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2004.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 35 (7), pp.961-968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008733v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive Laws and Failure Models for Compact Bones Subjected to Dynamic Loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An alternative ultrasonic method for measuring the elastic properties of cortical bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lasaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 5, pp.351-359</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35, pp.961-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008686v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical failure model of bones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Constitutive Laws and Failure Models for Compact Bones Subjected to Dynamic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.351-359</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166698v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasonic method to describe mechanical properties of cortical bone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Statistical failure model of bones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0021-9290(02)00027-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219519402000125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166702v1</w:t>
+                <w:t xml:space="preserve">hal-00166698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of orthotropic elastic bovine bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (8), pp.567-573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0041-624X(02)00261-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical damage models in biological tissues using a structural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bonnoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (1), pp.65-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap:2001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11550,2354 +11562,2354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular imaging characterization of Distraction Osteogenesis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European molecular imaging meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, thessaloniki, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high Field MRI Microarchitecture Analysis Improves the Prediction of Proximal Femur Fracture: A Combined Study with Ex Vivo Biomechanical Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Souplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Congress of Rheumatology, EULAR 2019, Madrid, 12–15 June 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.2033.3-2034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02186975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for distraction callus material properties measurement with the use of nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavy Roseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Elastic Modulus of Children Bones by way of Nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORE NETWORK ARCHITECTURE DETERMINES CORTICAL BONE ELASTICITY DURING GROWTH AND AGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual Scientific Meeting of the European Society of Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society of Magnetic Resonance in Medicine and Biology, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-high field MRI and biomechanical investigation of vertebral bone microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Annual Meeting of the International Skeletal Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Skeletal Society, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the anisotropic Hooke’s law for children’s cortical bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Conference on Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic properties of children’s cortical bone measured by ultrasonic method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payan</w:t>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore network architecture determines cortical bone elasticity during growth and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the American Society for Bone and Mineral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Seattle, United States. pp.MO032, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.2763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of children cortical bone: a bimodal characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical properties of children cortical bone: A bimodal characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children cortical bone characterisation: the ultrasonic issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children bone elastic properties characterization: an ultrasonic issue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés acoustiques et élastiques des os en croissance chez l'enfant par méthode ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00440756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'un fémur ostéoporotique: avant et après implantation d'une prothèse totale de hanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rixrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviours up to failure of compact lower living tissues under quasi-static and dynamic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From biological tissues structure to motor behaviour in accidentology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Crashworthiness Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lille, décembre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des comportements à rupture des os sous sollicatations quasi-statiques et dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric identification of compact bones by ultrasonic interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chabrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.495-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of describing damage in biological tissues using a structural approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pj Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Chabrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bonnoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPUTER METHODS IN BIOMECHANICS AND BIOMEDICAL ENGINEERING - 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.167-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13907,154 +13919,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-High Field MRI and Biomechanical Investigation of Vertebral Bone Microarchitecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphne Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Corroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American College of Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Washington D.C., United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14064,322 +14076,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children's Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pithioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrzej Nowicki,Jerzy Litniewski,Tamara Kujawska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer, pp.31-38, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-2619-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Ultrasonic Tomograph of Children’s Bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lasaygues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustical imaging volume 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012, 978-94-007-2618-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14447,51 +14459,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78D07BDA"/>
+    <w:nsid w:val="AE5733A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14678,51 +14690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinepithioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5283-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068858256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brenac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Tomczak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Lallemand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghbir Khakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40634-023-00570-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Villeneuve Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Akash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-023-07415-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490700v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poullain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Knoepflin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2022.110642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242404v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caub&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Aullo-Rasser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05686-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laucournet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2052051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Solla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camuzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rampal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2021.09.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12123143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12020439" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Catelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15228048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poullain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183161v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176992v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Massin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lami" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-020-04565-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530463v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moukoko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pioger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Sbihi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2020.03.037" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103426" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Sharma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9396-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967119841622" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114927v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Nakhli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafa Ben Hatira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/ABB-01265-2019-03" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1570170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bizzozero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Airaudi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042582v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Sheidaei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Kazempour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasanabadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Nosouhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519828418" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2019.72.2.191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960537v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Allal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2018.06.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844236v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chivot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harrosh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kelberine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Falgui&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaufils" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56433" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Sbihi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.07.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438691v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younsi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.08.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438692v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Acid" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182a28fa9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438690v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-012-0375-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CW39SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278234v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815974" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438693v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815945" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438694v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halgrin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1703-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FB6287MK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438695v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moukoko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourquier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.12.002" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438699v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.07.006" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438698v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0637-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188962v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mokoko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438700v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-007-0237-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438702v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monserrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Juan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2004.11.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF57VN2H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438701v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N St-Onge" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicol" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/ijcr.2005.0374" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008734v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438703v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.05.002" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166698v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519402000125" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324601v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pollet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324603v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088499v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088967v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438707v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jean" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnoit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martinepithioux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5283-3504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068858256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407010v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pithioux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Tomczak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Lallemand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jaloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soud&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Villeneuve Bargemon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghbir Khakha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Argenson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40634-023-00570-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bard Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Villeneuve Florent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferreira Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharma Akash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00167-023-07415-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caub&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavy Roseren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Aullo-Rasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-022-05686-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490700v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poullain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Champsaur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pauly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Knoepflin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Corroller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2022.110642" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Roumani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jeanneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cotten" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laucournet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Milan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manifacier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2022.2052051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castoldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Solla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camuzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rampal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhsa.2021.09.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12123143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Soldati" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Guenoun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vicente" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12020439" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Senni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genovesio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202200713R" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mancini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Catelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15228048" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Poullain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186207" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562509v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231500v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rossi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22052509" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03818729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357530v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics11091603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179822v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud-Foucault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lssr.2021.03.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183161v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vicente" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357452v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556210v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaubert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pioger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Sbihi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arthro.2020.03.037" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lefevre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gineyts" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Bala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Gharbi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72776-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Massin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00264-020-04565-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530463v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moukoko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pourquier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194175v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souplet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2019.06.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Remache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Semaan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Rossi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.103426" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350155v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Farlay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Barla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Wolfram" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54016-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042618v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akash Sharma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-013-9396-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahira Nakhli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fafa Ben Hatira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Saanouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5277/ABB-01265-2019-03" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553332v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Parratte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2325967119841622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Karam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03008207.2019.1570170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bizzozero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Galland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Airaudi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042582v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Sheidaei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Kazempour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hasanabadi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayyaz Nosouhi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286519828418" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2019.72.2.191" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Payan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2018.09.044" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chivot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Harrosh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kelberine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.12.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Th&#232;zenas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960537v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dagneaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Allal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knee.2018.06.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779795v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Falgui&#232;res" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisrenoult" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beaufils" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007723v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leroux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Letourneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bailly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593127v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jalain" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpiot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/56433" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593111v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Guenoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecorroller" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0000000000002163" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Sbihi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sbihi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2017.05.024" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Zheng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.09.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WP8F59C5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lef&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lasaygues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.05.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WVTF1PL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167006v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2015.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berteau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boivin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bone.2015.05.045" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297253v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lasaygues" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Follet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2015.1070587" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937888v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay Franck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.09.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rosa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2014.07.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438688v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rizzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931116" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815974" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438692v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Acid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182a28fa9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438690v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00774-012-0375-z" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-97CW39SQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438691v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Younsi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bollini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2012.08.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438693v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefevre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815945" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Berteau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gineyts" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2012.713687" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Follet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2012.07.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183696v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guivier-Curien" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Lasaygues" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Halgrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenoun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-011-1703-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FB6287MK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519412004478" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438696v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mesure" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bollini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2011.01.019" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z5GVJQ42-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.591633" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438695v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moukoko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pourquier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.12.002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438699v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2010.07.006" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438698v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Casanova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pailler-Matt&#233;i" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-010-0637-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372537v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364925v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rixrath" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188962v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mokoko" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438700v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-007-0237-3" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012355v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy St-Onge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438702v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lopez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Meier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monserrat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Juan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2004.11.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZF57VN2H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chavet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N St-Onge" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nicol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/ijcr.2005.0374" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008734v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.05.002" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166702v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(02)00027-1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008733v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008686v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166698v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219519402000125" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438705v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0041-624X(02)00261-5" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRMKMS0C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166683v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Arnoux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonnoit" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001009" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2AECD48D4A31355EA3776CD4FBF7067BEFA56A95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465378v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moyon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186975v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324601v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324603v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468870v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077145v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077134v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295321v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295355v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354154v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.2763" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721376v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810619v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534635v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440756v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509004v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088499v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088967v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088857v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438706v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lasaygues" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabrand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438707v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Arnoux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jean" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bonnoit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077165v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297250v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2619-2_4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/445E38043EBA08602C4C4C97E88D6082FC5D6134/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282397v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>