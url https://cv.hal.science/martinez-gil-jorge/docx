--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1890,209 +1890,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithm based on different semantic similarity functions for synonym recognition in the biomedical domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic similarity measurement using historical google search patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Chaves-González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Martínez-Gil</w:t>
+                <w:t xml:space="preserve">José F. Aldana Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2012.07.005⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.399-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-012-9404-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389411v1</w:t>
+                <w:t xml:space="preserve">hal-01628399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic similarity measurement using historical google search patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+                <w:t xml:space="preserve">Evolutionary algorithm based on different semantic similarity functions for synonym recognition in the biomedical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Chaves-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José F. Aldana Montes</w:t>
+                <w:t xml:space="preserve">Jorge Martínez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (3), pp.399-410. </w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10796-012-9404-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628399v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaF: An Ontology Matching Framework</w:t>
               </w:r>
@@ -2831,404 +2831,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay-parameter Diagnosis in Industrial Domains by Robustness through Isotonic Regression</w:t>
+                <w:t xml:space="preserve">Deep Learning Rule for Efficient Changepoint Detection in the Presence of Non-Linear Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sobieczky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+                <w:t xml:space="preserve">Patrick Praher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Praher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+                <w:t xml:space="preserve">Alexander Girkinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Industry 4.0 and Smart Manufacturing (ISM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Hagenberg, France. pp.466-475, </w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications - DEXA 2021 Workshops - BIOKDD, IWCFS, MLKgraphs, AI-CARES, ProTime, AISys 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, Austria. pp.184-191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87101-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401566v1</w:t>
+                <w:t xml:space="preserve">hal-04401561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Rule for Efficient Changepoint Detection in the Presence of Non-Linear Trends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching Large Biomedical Ontologies Using Symbolic Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Girkinger</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Küng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications - DEXA 2021 Workshops - BIOKDD, IWCFS, MLKgraphs, AI-CARES, ProTime, AISys 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87101-7_18⟩</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Information Integration and Web Intelligence (iiWAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Linz, Austria. pp.162-167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3487664.3487781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401561v1</w:t>
+                <w:t xml:space="preserve">hal-03853319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Large Biomedical Ontologies Using Symbolic Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decay-parameter Diagnosis in Industrial Domains by Robustness through Isotonic Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sobieczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Morvan</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Praher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Information Integration and Web Intelligence (iiWAS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Linz, Austria. pp.162-167, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Industry 4.0 and Smart Manufacturing (ISM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Hagenberg, France. pp.466-475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3487664.3487781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853319v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Data Analysis in the Context of the Smart Villages</w:t>
               </w:r>
@@ -3476,382 +3476,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Data-Driven Approach for Fraud Detection in the Social Insurance Field: A Case Study in Upper Austria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Framework for assessing the smartness maturity level of villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Beranič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Himmelbauer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucija Brezočnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamed Turkanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOVIS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27523-5_6⟩</w:t>
+              <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2019 Short Papers, Workshops BBIGAP, QAUCA, SemBDM, SIMPDA, M2P, MADEISD, and Doctoral Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553410v1</w:t>
+                <w:t xml:space="preserve">hal-04137494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for assessing the smartness maturity level of villages</w:t>
+                <w:t xml:space="preserve">Optimal Selection of Training Courses for Unemployed People based on Stable Marriage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2019 Short Papers, Workshops BBIGAP, QAUCA, SemBDM, SIMPDA, M2P, MADEISD, and Doctoral Consortium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_48⟩</w:t>
+              <w:t xml:space="preserve">iiWAS2019: The 21st International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Munich, Germany. pp.260-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366030.3366063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137494v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Selection of Training Courses for Unemployed People based on Stable Marriage Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Data-Driven Approach for Fraud Detection in the Social Insurance Field: A Case Study in Upper Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Himmelbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Linner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieglinde Plakolm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iiWAS2019: The 21st International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Munich, Germany. pp.260-266, </w:t>
+              <w:t xml:space="preserve">EGOVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.70-84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3366030.3366063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27523-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866290v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of accurate profile matching using multi-cloud service interaction</w:t>
               </w:r>
@@ -4195,259 +4195,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Annotated Web Services in SAWSDL</w:t>
+                <w:t xml:space="preserve">MaSiMe: A Customized Similarity Measure and Its Application for Tag Cloud Refactoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Roa-Valverde</w:t>
+                <w:t xml:space="preserve">David Urdiales-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aldana-Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing, Artificial Intelligence, Bioinformatics, Soft Computing, and Ambient Assisted Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp.67-74, </w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2009 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Vilamoura, Algarve, Portugal, France. pp.937-946, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02481-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561290v1</w:t>
+                <w:t xml:space="preserve">hal-04561288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaSiMe: A Customized Similarity Measure and Its Application for Tag Cloud Refactoring</w:t>
+                <w:t xml:space="preserve">Boosting Annotated Web Services in SAWSDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Urdiales-Nieto</w:t>
+                <w:t xml:space="preserve">Antonio Roa-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aldana-Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2009 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Vilamoura, Algarve, Portugal, France. pp.937-946, </w:t>
+              <w:t xml:space="preserve">Distributed Computing, Artificial Intelligence, Bioinformatics, Soft Computing, and Ambient Assisted Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp.67-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02481-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561288v1</w:t>
+                <w:t xml:space="preserve">hal-04561290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Textual Renderings of Ontologies for Improving Their Alignment</w:t>
               </w:r>
@@ -5372,748 +5372,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Code Clone Detection Using Unsupervised Similarity Measures</w:t>
+                <w:t xml:space="preserve">Advanced Detection of Source Code Clones via an Ensemble of Unsupervised Similarity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503766v1</w:t>
+                <w:t xml:space="preserve">hal-04663213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Detection of Source Code Clones via an Ensemble of Unsupervised Similarity Measures</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Methods for Open Data Catalog Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663213v1</w:t>
+                <w:t xml:space="preserve">hal-05145151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Methods for Open Data Catalog Similarity</w:t>
+                <w:t xml:space="preserve">Analyzing Programmer Psychological Traits Using Code and Sentiment Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145151v1</w:t>
+                <w:t xml:space="preserve">hal-04852436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Programmer Psychological Traits Using Code and Sentiment Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Knowledge Graph Learning in Industrial Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolitta Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios C. Chasparis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852436v1</w:t>
+                <w:t xml:space="preserve">hal-04663215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Knowledge Graph Learning in Industrial Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmenting the Interpretability of GraphCodeBERT for Code Similarity Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios C. Chasparis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04663215v1</w:t>
+                <w:t xml:space="preserve">hal-04852432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting the Interpretability of GraphCodeBERT for Code Similarity Tasks</w:t>
+                <w:t xml:space="preserve">Improving Source Code Similarity Detection Through GraphCodeBERT and Integration of Additional Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852432v1</w:t>
+                <w:t xml:space="preserve">hal-04697548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Source Code Similarity Detection Through GraphCodeBERT and Integration of Additional Features</w:t>
+                <w:t xml:space="preserve">Source Code Clone Detection Using Unsupervised Similarity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697548v1</w:t>
+                <w:t xml:space="preserve">hal-04503766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Semantic Similarity Measurement for Unsupervised Word Sense Disambiguation</w:t>
+                <w:t xml:space="preserve">Automatic Design of Semantic Similarity Ensembles Using Grammatical Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119966v1</w:t>
+                <w:t xml:space="preserve">hal-04354935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Semantic Similarity Ensembles Using Grammatical Evolution</w:t>
+                <w:t xml:space="preserve">Optimizing Readability Using Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354935v1</w:t>
+                <w:t xml:space="preserve">hal-04070748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Readability Using Genetic Algorithms</w:t>
+                <w:t xml:space="preserve">Framework to Automatically Determine the Quality of Open Data Catalogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070748v1</w:t>
+                <w:t xml:space="preserve">hal-04354933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework to Automatically Determine the Quality of Open Data Catalogs</w:t>
+                <w:t xml:space="preserve">Context-Aware Semantic Similarity Measurement for Unsupervised Word Sense Disambiguation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354933v1</w:t>
+                <w:t xml:space="preserve">hal-04119966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Neurofuzzy Models for Accurate and Timely Evaluation of Semantic Textual Similarity</w:t>
               </w:r>
@@ -6403,275 +6403,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Human Resources: Representing and Rationalizing HR Knowledge</w:t>
+                <w:t xml:space="preserve">Cutting-Edge Neurofuzzy Approaches for Semantic Textual Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179378v1</w:t>
+                <w:t xml:space="preserve">hal-04150399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting-Edge Neurofuzzy Approaches for Semantic Textual Similarity</w:t>
+                <w:t xml:space="preserve">Optimal Stable Marriage with Skill Acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150399v1</w:t>
+                <w:t xml:space="preserve">hal-05308900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Stable Marriage with Skill Acquisition</w:t>
+                <w:t xml:space="preserve">Knowledge Representation and Reasoning for Human Resource Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308900v1</w:t>
+                <w:t xml:space="preserve">hal-05123528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Representation and Reasoning for Human Resource Management</w:t>
+                <w:t xml:space="preserve">Decoding Human Resources: Representing and Rationalizing HR Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123528v1</w:t>
+                <w:t xml:space="preserve">hal-04179378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Neurofuzzy System for Legal Text Comparison and Analysis</w:t>
               </w:r>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pichler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lechat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lentini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cvar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18077.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Chaves-Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-230141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218194022500772" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2023.100552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09929-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00561-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ESWA.2019.04.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Freudenthaler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Natschl&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-04-2018-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488516500148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219649214500142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaves-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Gil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2012.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana Montes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9404-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-018-02-0194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9349-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana-Montes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-009-0277-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89277-6_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Buchgeher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.292" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fensel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#246;fig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Raj Chhetri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Aghaei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#246;hner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem G&#252;l-Ficici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_70" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sobieczky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Praher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Girkinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87101-7_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Turkanovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Berani&#269;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Gradi&#353;nik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Stumptner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lettner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46633-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Himmelbauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ksen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Linner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Plakolm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27523-5_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Brezo&#269;nik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_48" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366030.3366063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Buga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Tania Nemes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Paoletti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151759.3151831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#225;cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Sali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Schewe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44406-2_23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Roa-Valverde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aldana-Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02481-8_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLGJM0JV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urdiales-Nieto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_112" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP46D5F8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aldana-Montes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56281-5_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krause" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabul Kurniawan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kiesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agastya Silvina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heinzl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Moser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44066-8_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Bountouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Koussouris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena M&#225;rquez Barreiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolitta Ammann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios C. Chasparis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119966v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150399v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308900v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pichler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lechat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lentini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cvar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18077.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Chaves-Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-230141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218194022500772" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2023.100552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09929-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00561-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ESWA.2019.04.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Freudenthaler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Natschl&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-04-2018-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488516500148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219649214500142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana Montes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9404-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaves-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2012.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-018-02-0194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9349-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana-Montes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-009-0277-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89277-6_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Buchgeher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.292" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fensel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#246;fig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Raj Chhetri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Aghaei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#246;hner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem G&#252;l-Ficici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_70" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Praher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Girkinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87101-7_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sobieczky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Turkanovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Berani&#269;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Gradi&#353;nik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Stumptner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lettner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46633-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Brezo&#269;nik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366030.3366063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Himmelbauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Linner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Plakolm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27523-5_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Buga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Tania Nemes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Paoletti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151759.3151831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#225;cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Sali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Schewe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44406-2_23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urdiales-Nieto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aldana-Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP46D5F8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Roa-Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02481-8_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLGJM0JV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aldana-Montes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56281-5_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krause" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabul Kurniawan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kiesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agastya Silvina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heinzl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Moser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44066-8_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Bountouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Koussouris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena M&#225;rquez Barreiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852436v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolitta Ammann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios C. Chasparis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>