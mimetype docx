--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -538,274 +538,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer learning for semantic similarity measures based on symbolic regression</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Ensemble Techniques Based on Genetic Programming: A Case Study in Semantic Similarity Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Manuel Chaves-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JIFS-230141⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (02), pp.289-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0218194022500772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195042v1</w:t>
+                <w:t xml:space="preserve">hal-04033356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Ensemble Techniques Based on Genetic Programming: A Case Study in Semantic Similarity Assessment</w:t>
+                <w:t xml:space="preserve">Optimizing readability using genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Software Engineering and Knowledge Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0218194022500772⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.111273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033356v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing readability using genetic algorithms</w:t>
+                <w:t xml:space="preserve">Transfer learning for semantic similarity measures based on symbolic regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Chaves-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.111273. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2023.111273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-230141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328713v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on legal question–answering systems</w:t>
               </w:r>
@@ -863,313 +863,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Large Biomedical Ontologies Using Symbolic Regression Using Symbolic Regression</w:t>
+                <w:t xml:space="preserve">Interpretable ontology meta-matching in the biomedical domain using Mamdani fuzzy inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Morvan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Manuel Chaves-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26421/JDI3.3-2⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.116025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842681v1</w:t>
+                <w:t xml:space="preserve">hal-03853230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable ontology meta-matching in the biomedical domain using Mamdani fuzzy inference</w:t>
+                <w:t xml:space="preserve">A comprehensive review of stacking methods for semantic similarity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Manuel Chaves-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2021.116025⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.100423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853230v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review of stacking methods for semantic similarity measurement</w:t>
+                <w:t xml:space="preserve">Matching Large Biomedical Ontologies Using Symbolic Regression Using Symbolic Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Küng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.100423. </w:t>
+              <w:t xml:space="preserve">Journal of Data Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), pp.316-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mlwa.2022.100423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26421/JDI3.3-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853268v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable entity meta-alignment in knowledge graphs using penalized regression: a case study in the biomedical domain</w:t>
               </w:r>
@@ -1194,51 +1194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Küng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hameurlain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1480,51 +1480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic design of semantic similarity controllers based on fuzzy logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Manuel Chaves-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 131, pp.45-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1656,183 +1656,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoTO: A Novel Approach for Fuzzy Aggregation of Semantic Similarity Measures</w:t>
+                <w:t xml:space="preserve">Accurate Semantic Similarity Measurement of Biomedical Nomenclature by Means of Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (02), pp.291-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218488516500148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695099v1</w:t>
+                <w:t xml:space="preserve">hal-04389409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Semantic Similarity Measurement of Biomedical Nomenclature by Means of Fuzzy Logic</w:t>
+                <w:t xml:space="preserve">CoTO: A Novel Approach for Fuzzy Aggregation of Semantic Similarity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (02), pp.291-305. </w:t>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218488516500148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389409v1</w:t>
+                <w:t xml:space="preserve">hal-01695099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Knowledge Management Techniques for e-Recruitment</w:t>
               </w:r>
@@ -2429,295 +2429,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root Cause Analysis in the Industrial Domain using Knowledge Graphs: A Case Study on Power Transformers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KI-Net: AI-Based Optimization in Industrial Manufacturing—A Project Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Buchgeher</w:t>
+                <w:t xml:space="preserve">Anna Fensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gabauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+                <w:t xml:space="preserve">Kai Höfig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Filipiak</w:t>
+                <w:t xml:space="preserve">Stefan Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Industry 4.0 and Smart Manufacturing (ISM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Hagenberg, Austria. pp.944-953, </w:t>
+              <w:t xml:space="preserve">Computer Aided Systems Theory – EUROCAST 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Las Palmas de Gran Canaria, Spain. pp.554-561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.01.292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25312-6_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401564v1</w:t>
+                <w:t xml:space="preserve">hal-05308899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KI-Net: AI-Based Optimization in Industrial Manufacturing—A Project Overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root Cause Analysis in the Industrial Domain using Knowledge Graphs: A Case Study on Power Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Buchgeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gabauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Huber</w:t>
+                <w:t xml:space="preserve">Dominik Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Aided Systems Theory – EUROCAST 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Las Palmas de Gran Canaria, Spain. pp.554-561, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd International Conference on Industry 4.0 and Smart Manufacturing (ISM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Hagenberg, Austria. pp.944-953, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25312-6_65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2022.01.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308899v1</w:t>
+                <w:t xml:space="preserve">hal-04401564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimising Manufacturing Process with Bayesian Structure Learning and Knowledge Graphs</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tek Raj Chhetri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sareh Aghaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Fensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Göhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,51 +2993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaoyi Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Küng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,252 +3476,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for assessing the smartness maturity level of villages</w:t>
+                <w:t xml:space="preserve">Optimal Selection of Training Courses for Unemployed People based on Stable Marriage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2019 Short Papers, Workshops BBIGAP, QAUCA, SemBDM, SIMPDA, M2P, MADEISD, and Doctoral Consortium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_48⟩</w:t>
+              <w:t xml:space="preserve">iiWAS2019: The 21st International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Munich, Germany. pp.260-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366030.3366063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137494v1</w:t>
+                <w:t xml:space="preserve">hal-03866290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Selection of Training Courses for Unemployed People based on Stable Marriage Model</w:t>
+                <w:t xml:space="preserve">Framework for assessing the smartness maturity level of villages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Beranič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucija Brezočnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamed Turkanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iiWAS2019: The 21st International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Munich, Germany. pp.260-266, </w:t>
+              <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2019 Short Papers, Workshops BBIGAP, QAUCA, SemBDM, SIMPDA, M2P, MADEISD, and Doctoral Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3366030.3366063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866290v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Data-Driven Approach for Fraud Detection in the Social Insurance Field: A Case Study in Upper Austria</w:t>
               </w:r>
@@ -3961,261 +3961,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of Profile Matchings in Knowledge Bases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Top-k Matching Queries for Filter-Based Profile Matching in Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorena Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Dieter Schewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model and Data Engineering: 6th International Conference, MEDI 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_11⟩</w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications: 27th International Conference, DEXA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Porto, France. pp.295-302, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44406-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136910v1</w:t>
+                <w:t xml:space="preserve">hal-04136912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-k Matching Queries for Filter-Based Profile Matching in Knowledge Bases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance of Profile Matchings in Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Paoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Rácz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Sali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Dieter Schewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications: 27th International Conference, DEXA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Porto, France. pp.295-302, </w:t>
+              <w:t xml:space="preserve">Model and Data Engineering: 6th International Conference, MEDI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Almeria, Spain. pp.132-141, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44406-2_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45547-1_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136912v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaSiMe: A Customized Similarity Measure and Its Application for Tag Cloud Refactoring</w:t>
               </w:r>
@@ -5088,51 +5088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Lorena Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus-Dieter Schewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag (Germany), pp.157-167, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pichler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lechat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lentini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cvar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18077.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Chaves-Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-230141" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218194022500772" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328713v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111273" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2023.100552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09929-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00561-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ESWA.2019.04.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Freudenthaler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Natschl&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-04-2018-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488516500148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219649214500142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana Montes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9404-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaves-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2012.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-018-02-0194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9349-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana-Montes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-009-0277-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89277-6_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Buchgeher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipiak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.292" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308899v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fensel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#246;fig" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_65" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Raj Chhetri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Aghaei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#246;hner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem G&#252;l-Ficici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_70" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Praher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Girkinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87101-7_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sobieczky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Turkanovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Berani&#269;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Gradi&#353;nik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Stumptner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lettner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46633-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Brezo&#269;nik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_48" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866290v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366030.3366063" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Himmelbauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Linner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Plakolm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27523-5_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Buga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Tania Nemes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Paoletti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151759.3151831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136910v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#225;cz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Sali" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Schewe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136912v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44406-2_23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urdiales-Nieto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aldana-Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP46D5F8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Roa-Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02481-8_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLGJM0JV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aldana-Montes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56281-5_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krause" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabul Kurniawan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kiesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agastya Silvina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heinzl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Moser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44066-8_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Bountouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Koussouris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena M&#225;rquez Barreiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852436v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolitta Ammann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios C. Chasparis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pichler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lechat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lentini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cvar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18077.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218194022500772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Chaves-Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-230141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2023.100552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09929-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00561-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ESWA.2019.04.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Freudenthaler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Natschl&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-04-2018-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488516500148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.01.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219649214500142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana Montes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9404-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaves-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2012.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-018-02-0194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9349-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana-Montes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-009-0277-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89277-6_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fensel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#246;fig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Buchgeher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Raj Chhetri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Aghaei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#246;hner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem G&#252;l-Ficici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_70" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Praher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Girkinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87101-7_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sobieczky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Turkanovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Berani&#269;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Gradi&#353;nik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Stumptner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lettner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46633-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366030.3366063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Brezo&#269;nik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_48" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Himmelbauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Linner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Plakolm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27523-5_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Buga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Tania Nemes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Paoletti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151759.3151831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Schewe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44406-2_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#225;cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Sali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urdiales-Nieto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aldana-Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP46D5F8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Roa-Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02481-8_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLGJM0JV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aldana-Montes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56281-5_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krause" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabul Kurniawan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kiesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agastya Silvina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heinzl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Moser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44066-8_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Bountouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Koussouris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena M&#225;rquez Barreiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852436v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolitta Ammann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios C. Chasparis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>