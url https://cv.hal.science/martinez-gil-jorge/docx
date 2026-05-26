--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1656,183 +1656,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Semantic Similarity Measurement of Biomedical Nomenclature by Means of Fuzzy Logic</w:t>
+                <w:t xml:space="preserve">CoTO: A Novel Approach for Fuzzy Aggregation of Semantic Similarity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (02), pp.291-305. </w:t>
+              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218488516500148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389409v1</w:t>
+                <w:t xml:space="preserve">hal-01695099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoTO: A Novel Approach for Fuzzy Aggregation of Semantic Similarity Measures</w:t>
+                <w:t xml:space="preserve">Accurate Semantic Similarity Measurement of Biomedical Nomenclature by Means of Fuzzy Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Systems Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (02), pp.291-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsys.2016.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218488516500148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695099v1</w:t>
+                <w:t xml:space="preserve">hal-04389409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Knowledge Management Techniques for e-Recruitment</w:t>
               </w:r>
@@ -1890,209 +1890,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic similarity measurement using historical google search patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary algorithm based on different semantic similarity functions for synonym recognition in the biomedical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José F. Aldana Montes</w:t>
+                <w:t xml:space="preserve">José Chaves-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Martínez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10796-012-9404-7⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628399v1</w:t>
+                <w:t xml:space="preserve">hal-04389411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary algorithm based on different semantic similarity functions for synonym recognition in the biomedical domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Chaves-González</w:t>
+                <w:t xml:space="preserve">Semantic similarity measurement using historical google search patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Martínez-Gil</w:t>
+                <w:t xml:space="preserve">José F. Aldana Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.62-69. </w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), pp.399-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2012.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10796-012-9404-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389411v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaF: An Ontology Matching Framework</w:t>
               </w:r>
@@ -2831,404 +2831,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Rule for Efficient Changepoint Detection in the Presence of Non-Linear Trends</w:t>
+                <w:t xml:space="preserve">Decay-parameter Diagnosis in Industrial Domains by Robustness through Isotonic Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sobieczky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Praher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Girkinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database and Expert Systems Applications - DEXA 2021 Workshops - BIOKDD, IWCFS, MLKgraphs, AI-CARES, ProTime, AISys 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual, Austria. pp.184-191, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Industry 4.0 and Smart Manufacturing (ISM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Hagenberg, France. pp.466-475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87101-7_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401561v1</w:t>
+                <w:t xml:space="preserve">hal-04401566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Large Biomedical Ontologies Using Symbolic Regression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Learning Rule for Efficient Changepoint Detection in the Presence of Non-Linear Trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Morvan</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Praher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Girkinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Information Integration and Web Intelligence (iiWAS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3487664.3487781⟩</w:t>
+              <w:t xml:space="preserve">Database and Expert Systems Applications - DEXA 2021 Workshops - BIOKDD, IWCFS, MLKgraphs, AI-CARES, ProTime, AISys 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual, Austria. pp.184-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87101-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853319v1</w:t>
+                <w:t xml:space="preserve">hal-04401561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay-parameter Diagnosis in Industrial Domains by Robustness through Isotonic Regression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matching Large Biomedical Ontologies Using Symbolic Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyi Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Küng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Industry 4.0 and Smart Manufacturing (ISM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Hagenberg, France. pp.466-475, </w:t>
+              <w:t xml:space="preserve">23rd International Conference on Information Integration and Web Intelligence (iiWAS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Linz, Austria. pp.162-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2021.01.263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3487664.3487781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401566v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for Data Analysis in the Context of the Smart Villages</w:t>
               </w:r>
@@ -3476,382 +3476,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Selection of Training Courses for Unemployed People based on Stable Marriage Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Data-Driven Approach for Fraud Detection in the Social Insurance Field: A Case Study in Upper Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Himmelbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Linner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sieglinde Plakolm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iiWAS2019: The 21st International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3366030.3366063⟩</w:t>
+              <w:t xml:space="preserve">EGOVIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.70-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27523-5_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866290v1</w:t>
+                <w:t xml:space="preserve">hal-04553410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for assessing the smartness maturity level of villages</w:t>
+                <w:t xml:space="preserve">Optimal Selection of Training Courses for Unemployed People based on Stable Marriage Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Freudenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2019 Short Papers, Workshops BBIGAP, QAUCA, SemBDM, SIMPDA, M2P, MADEISD, and Doctoral Consortium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_48⟩</w:t>
+              <w:t xml:space="preserve">iiWAS2019: The 21st International Conference on Information Integration and Web-based Applications &amp; Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Munich, Germany. pp.260-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366030.3366063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137494v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Data-Driven Approach for Fraud Detection in the Social Insurance Field: A Case Study in Upper Austria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framework for assessing the smartness maturity level of villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katharina Linner</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Beranič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sieglinde Plakolm</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucija Brezočnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhamed Turkanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOVIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Linz, Austria. pp.70-84, </w:t>
+              <w:t xml:space="preserve">New Trends in Databases and Information Systems: ADBIS 2019 Short Papers, Workshops BBIGAP, QAUCA, SemBDM, SIMPDA, M2P, MADEISD, and Doctoral Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bled, Slovenia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27523-5_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30278-8_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553410v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of accurate profile matching using multi-cloud service interaction</w:t>
               </w:r>
@@ -4195,259 +4195,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MaSiMe: A Customized Similarity Measure and Its Application for Tag Cloud Refactoring</w:t>
+                <w:t xml:space="preserve">Boosting Annotated Web Services in SAWSDL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Urdiales-Nieto</w:t>
+                <w:t xml:space="preserve">Antonio Roa-Valverde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aldana-Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2009 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Vilamoura, Algarve, Portugal, France. pp.937-946, </w:t>
+              <w:t xml:space="preserve">Distributed Computing, Artificial Intelligence, Bioinformatics, Soft Computing, and Ambient Assisted Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp.67-74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-02481-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561288v1</w:t>
+                <w:t xml:space="preserve">hal-04561290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Annotated Web Services in SAWSDL</w:t>
+                <w:t xml:space="preserve">MaSiMe: A Customized Similarity Measure and Its Application for Tag Cloud Refactoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Roa-Valverde</w:t>
+                <w:t xml:space="preserve">David Urdiales-Nieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Aldana-Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distributed Computing, Artificial Intelligence, Bioinformatics, Soft Computing, and Ambient Assisted Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Salamanca, Spain. pp.67-74, </w:t>
+              <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2009 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Vilamoura, Algarve, Portugal, France. pp.937-946, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-02481-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561290v1</w:t>
+                <w:t xml:space="preserve">hal-04561288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Textual Renderings of Ontologies for Improving Their Alignment</w:t>
               </w:r>
@@ -5372,748 +5372,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Detection of Source Code Clones via an Ensemble of Unsupervised Similarity Measures</w:t>
+                <w:t xml:space="preserve">Source Code Clone Detection Using Unsupervised Similarity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663213v1</w:t>
+                <w:t xml:space="preserve">hal-04503766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of Methods for Open Data Catalog Similarity</w:t>
+                <w:t xml:space="preserve">Advanced Detection of Source Code Clones via an Ensemble of Unsupervised Similarity Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145151v1</w:t>
+                <w:t xml:space="preserve">hal-04663213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Programmer Psychological Traits Using Code and Sentiment Analysis</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of Methods for Open Data Catalog Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852436v1</w:t>
+                <w:t xml:space="preserve">hal-05145151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Knowledge Graph Learning in Industrial Processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing Programmer Psychological Traits Using Code and Sentiment Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663215v1</w:t>
+                <w:t xml:space="preserve">hal-04852436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting the Interpretability of GraphCodeBERT for Code Similarity Tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Knowledge Graph Learning in Industrial Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolitta Ammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios C. Chasparis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852432v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Source Code Similarity Detection Through GraphCodeBERT and Integration of Additional Features</w:t>
+                <w:t xml:space="preserve">Augmenting the Interpretability of GraphCodeBERT for Code Similarity Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697548v1</w:t>
+                <w:t xml:space="preserve">hal-04852432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Code Clone Detection Using Unsupervised Similarity Measures</w:t>
+                <w:t xml:space="preserve">Improving Source Code Similarity Detection Through GraphCodeBERT and Integration of Additional Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503766v1</w:t>
+                <w:t xml:space="preserve">hal-04697548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Design of Semantic Similarity Ensembles Using Grammatical Evolution</w:t>
+                <w:t xml:space="preserve">Context-Aware Semantic Similarity Measurement for Unsupervised Word Sense Disambiguation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354935v1</w:t>
+                <w:t xml:space="preserve">hal-04119966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Readability Using Genetic Algorithms</w:t>
+                <w:t xml:space="preserve">Automatic Design of Semantic Similarity Ensembles Using Grammatical Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070748v1</w:t>
+                <w:t xml:space="preserve">hal-04354935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework to Automatically Determine the Quality of Open Data Catalogs</w:t>
+                <w:t xml:space="preserve">Optimizing Readability Using Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354933v1</w:t>
+                <w:t xml:space="preserve">hal-04070748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Semantic Similarity Measurement for Unsupervised Word Sense Disambiguation</w:t>
+                <w:t xml:space="preserve">Framework to Automatically Determine the Quality of Open Data Catalogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119966v1</w:t>
+                <w:t xml:space="preserve">hal-04354933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Neurofuzzy Models for Accurate and Timely Evaluation of Semantic Textual Similarity</w:t>
               </w:r>
@@ -6403,89 +6403,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting-Edge Neurofuzzy Approaches for Semantic Textual Similarity</w:t>
+                <w:t xml:space="preserve">Decoding Human Resources: Representing and Rationalizing HR Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150399v1</w:t>
+                <w:t xml:space="preserve">hal-04179378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Stable Marriage with Skill Acquisition</w:t>
               </w:r>
@@ -6527,151 +6527,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Representation and Reasoning for Human Resource Management</w:t>
+                <w:t xml:space="preserve">Cutting-Edge Neurofuzzy Approaches for Semantic Textual Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123528v1</w:t>
+                <w:t xml:space="preserve">hal-04150399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Human Resources: Representing and Rationalizing HR Knowledge</w:t>
+                <w:t xml:space="preserve">Knowledge Representation and Reasoning for Human Resource Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Martinez-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179378v1</w:t>
+                <w:t xml:space="preserve">hal-05123528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Neurofuzzy System for Legal Text Comparison and Analysis</w:t>
               </w:r>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pichler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lechat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lentini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cvar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18077.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218194022500772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Chaves-Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-230141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2023.100552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09929-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00561-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ESWA.2019.04.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Freudenthaler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Natschl&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-04-2018-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488516500148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.01.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219649214500142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana Montes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9404-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaves-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2012.07.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-018-02-0194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9349-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana-Montes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-009-0277-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89277-6_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fensel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#246;fig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Buchgeher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Raj Chhetri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Aghaei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#246;hner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem G&#252;l-Ficici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_70" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401561v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Praher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Girkinger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87101-7_18" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401566v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sobieczky" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.263" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Turkanovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Berani&#269;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Gradi&#353;nik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Stumptner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lettner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46633-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366030.3366063" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137494v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Brezo&#269;nik" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_48" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Himmelbauer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ksen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Linner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Plakolm" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27523-5_6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Buga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Tania Nemes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Paoletti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151759.3151831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Schewe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44406-2_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#225;cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Sali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urdiales-Nieto" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aldana-Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_112" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP46D5F8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561290v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Roa-Valverde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02481-8_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLGJM0JV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aldana-Montes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56281-5_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krause" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabul Kurniawan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kiesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agastya Silvina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heinzl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Moser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44066-8_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Bountouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Koussouris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena M&#225;rquez Barreiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852436v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663215v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolitta Ammann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayr" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios C. Chasparis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697548v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123528v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179378v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez-Gil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyi Yin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-70140-9_4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.128379" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975375v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2025.3543727" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697550v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pichler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lechat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lentini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cvar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18077.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033356v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218194022500772" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2023.111273" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195042v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Manuel Chaves-Gonzalez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-230141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2023.100552" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.116025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mlwa.2022.100423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#252;ng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/JDI3.3-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841296v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mokadem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13748-021-00263-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Paoletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09929-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-019-00561-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ESWA.2019.04.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866296v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Freudenthaler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Natschl&#228;ger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWIS-04-2018-0029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsys.2016.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488516500148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0219649214500142" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaves-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez-Gil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2012.07.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana Montes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-012-9404-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561291v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/jucs-018-02-0194" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-012-9349-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673297v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Aldana-Montes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-009-0277-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-89277-6_5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fensel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai H&#246;fig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Huber" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_65" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Buchgeher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gabauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2022.01.292" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Raj Chhetri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sareh Aghaei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#246;hner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem G&#252;l-Ficici" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25312-6_70" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401566v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mahmoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sobieczky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Praher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Girkinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87101-7_18" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487664.3487781" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhamed Turkanovi&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Berani&#269;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitja Gradi&#353;nik" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58957-8_3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03188656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Stumptner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lettner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46633-6_5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553410v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Himmelbauer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ksen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Linner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sieglinde Plakolm" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27523-5_6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366030.3366063" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucija Brezo&#269;nik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30278-8_48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308901v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Buga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorana Tania Nemes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Paoletti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3151759.3151831" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-Dieter Schewe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44406-2_23" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#225;cz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Sali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45547-1_11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Roa-Valverde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Aldana-Montes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02481-8_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZLGJM0JV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Urdiales-Nieto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_112" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-SP46D5F8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Polo-Marquez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Aldana-Montes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISIS.2008.71" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697551v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56281-5_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Krause" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kabul Kurniawan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Kiesling" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hoch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agastya Silvina" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Heinzl" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_23" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503760v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Moser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-46452-2_4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683416v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44066-8_17" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055646v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486365v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nefeli Bountouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Koussouris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielena M&#225;rquez Barreiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503766v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145151v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolitta Ammann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mayr" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios C. Chasparis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852432v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697548v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119966v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070748v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354933v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197832v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308900v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150399v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197835v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>