--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude MARTIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a web-based virtual simulation to train nursing students in suicide risk assessment: a randomized-controlled investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiro Okuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Soulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottemanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e69347-e69347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/69347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting goals and motivational messages on smartphones for motivation to walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.100482. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smhl.2024.100482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention to Improve Well-Being, Nutrition, and Physical Activity in Adults: Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morghane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.e47251. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Regulatory Fit Motivational Virtual Coach on Users during Physical Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (11), pp.1743-1756. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2023.1411102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Functional Status Information into Knowledge Graphs to Support Self-Health Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Bailoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Lindgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (3), pp.636-662. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/dint_a_00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training work-related social skills in adults with Autism Spectrum Disorder using a tablet-based intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.96-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2023.2242344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des techniques d’intervention pour l’entraînement des habiletés sociales de travailleurs présentant un trouble neurodéveloppemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hierarchical Attention Neural Network: Looking for Candidates Behaviour Which Impact Recruiter's Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.969-985. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2021.3113159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Psychological Needs and Regulatory Focus Among Adults with Type 2 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morghane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.c.35608. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52965/001c.35608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social gaze training for Autism Spectrum Disorder using eye-tracking and virtual humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.89-115. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.21022.gry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of two annotation scales for assessing social skills in a corpus of multimodal collaborative interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hamet Bagnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1039169. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1039169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of postural interactions between users and a listening virtual agent during a simulated job interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.e2029. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered sense of gaze leading in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, pp.101441. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2019.101441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents virtuels pour l’apprentissage de compétences sociales dans l’autisme : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 1 (1), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Facial Reactions in Response to Facial Expressions of Emotion Displayed by Real Versus Virtual Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.204166951878652. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2041669518786527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Communication through Air Jet Stimulation: Evidence from Events-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Ziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.1157-1168. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1424065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Expression and Perception of Spontaneous Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.138 - 150. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2830371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Emotional Valence Integration From Voice and Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1966. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Facial Expression and Touch for Perceiving Emotional Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2016.2631469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Facial Mimicry of Negative Facial Expressions in an Incongruent Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/0269-8803/a000191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensory preferences of individuals with autism on the recognition of emotions expressed by two robots, an avatar, and a human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.613 - 635. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9575-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Awareness of Joint Attention: a Study Using Gaze Contingent Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.234-253. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.18.2.05gry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression of emotions by a virtual narrator for children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.31.537-556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring chronic regulatory focus with proverbs: The developmental and psychometric properties of a French scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.137ï¿½145. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze leading is associated with liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.66 - 72. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression faciale d'émotions par un narrateur virtuel pour des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients with schizophrenia are less prone to interpret virtual others' empathetic questioning as helpful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Berrada-Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting a Failure of Public Speaking Performance Using Multidimensional Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2332-7839/2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances in Virtual Agents and Affective Computing for the Understanding and Remediation of Social Cognitive Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brunet-Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip L. Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.697. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting a Failure of Public Speaking Performance Using Multidimensional Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of elicited mood on movement expressivity during a fitness task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Focone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.9-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why affective and reactive virtual agents will bring new insights on social cognitive disorders in schizophrenia? An illustration with a virtual card game paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.11. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of emotion and personality through full-body movement qualities: A sport coach case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Focone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic communication of dimensions of emotions using air jet based tactile stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-014-0162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Reality Study of Help Recognition and Metacognition with an Affective Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Synthetic Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.60-73. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSE.2015010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des nouvelles technologies pour étudier les apprentissages scolaires et les favoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (01), pp.15 - 34. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754515001032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of body posture in the recognition of emotion in contextually-rich scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2013.802200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Combining Kinesthetic and Facial Expression Displays on Emotion Recognition by Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (11), pp.904-920. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2014.941276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Canal Haptique », un projet art et science Communication multimodale d'émotions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.431-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering approach to characterize haptic expressions of emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2536764.2536768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMEN: Assistive robotics to maintain elderly people in natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01778204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diva, une architecture pour le support des agents gestuels interactifs sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.777-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive web-based signing avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LNAI 5934, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12553-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Indices To Japanese And French Prosodically Expressed Social Affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (2&amp;3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830909103171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of speech-gesture cooperation in animated agents' behavior in multimedia presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.484-493. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'utilisation de la direction du regard en situation de communication interpersonnelle enseignant-élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamedade Farouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Rety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus vidéo à l'agent expressif. Utilisation des différents niveaux de représentation multimodale et émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarkis Abrilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (4-5), pp.477-498. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.20.477-498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal complex emotions : gesture expressivity and blended facial expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3, 1-23. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843606000825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of children's speech and 2D gestures when conversing with 3D characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Ole Bernsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.86, 3596-3624. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Facial Expression Sequences of Complex Emotions with Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariae Belmekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2024 - 26th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose, Costa Rica. pp.361-372, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3685712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une application motivationnelle personnalisée pour la lombalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User's Perceived Needs for a Personalized Motivational Application for Running: Interviews with Future Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2023 : L’avenir de l’humain dans les systèmes sociotechniques du futur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention mobile pour la motivation à marcher : Impact de l'adaptation des objectifs et des messages motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception participative d’une application mobile motivationnelle pour l’autogestion de la lombalgie chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design framework for the development of tailored behavior change technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMAP '23: 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.140-146, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563359.3596984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Model of Pathological Affect based on Pedagogical Situations for a Virtual Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. 8 p., </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570945.3607325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of low back pain patients for the design of a tailored coaching application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galia Snoubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 10th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nara, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII55700.2022.9953873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalised Virtual Coaching Based on Self-Determination Theory and Regulatory Focus Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENA, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Change Talk in Motivational Interviewing using Verbal and Facial Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko I Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Hirose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Sakato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bengaluru, India. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3536221.3556607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation virtuelle : développement du jeu sérieux Sivipsy pour l'enseignement de la psychiatrie aux étudiants en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiro Okuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium virtuel MAPS2 - Management et Psychiatrie - Impact et pilotage des innovations numériques en santé mentale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Assessment and Training of Collaborative Problem-Solving Social Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hamet Bagnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyeon Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '21: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.381-384, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461615.3485422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t Judge Me by My Face: An Indirect Adversarial Approach to Remove Sensitive Information From Multimodal Neural Representation in Asynchronous Job Video Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII52823.2021.9597443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Association for Computing Machinery, Apr 2021, Virtual Event, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.17:1-12, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PADMEH: Personality-based Adaptive moDel for Mobile E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth HUMANIZE workshop on Transparency and Explainability in Adaptive Systems through User Modeling Grounded in Psychological Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379336.3379352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention Slices dans les Entretiens d'Embauche Vidéo Différés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Leaders Perceive Stress and Followership from Nonverbal Behaviors Displayed by Virtual Followers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slices of Attention in Asynchronous Video Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Felhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2019.8925439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HireNet: A Hierarchical Attention Model for the Automatic Analysis of Asynchronous Video Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Felhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Third AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Honolulu, United States. pp.573-581, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v33i01.3301573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoTurn: modèle pour la gestion des tours de parole d'un agent conversationnel animé dirigée par les tendances à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Personality on the Recognition of Emotion Expressed via Human, Virtual, and Robotic Embodiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Personalize Conversational Coaches for Stress Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lescanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Whittaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computing For Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.718-721, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267305.3267698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored, Multimodal and Opportune Interactions on a Wearable Sport Coach: The WE-nner Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.24-32, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909824.3020234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Automatic Detection of Acute Stress: Relevant Nonverbal Behaviors and Impact of Personality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Affective Computing and Intelligent Interaction (ACII2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Antonio, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2017.8273624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Action Tendency on an Agent Interrupting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Conversational Interruptions in Human-Agent Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How an expressive virtual storyteller for children should express emotions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Octavian Iacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions of Appraisals displayed by a Virtual Storyteller for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.234-244, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Human-Robot Affective Interaction in a Handshaking Social Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2015, Portland, United States. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching arti&#64257;cial agents' and users' personalities: designing agents with regulatory-focus and testing the regulatory fit effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Congruent Facial and Kinesthetic Expressions of Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting for Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Salt-Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques recherches en sciences affectives et leur intérêt potentiel pour les EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien George, Gaelle Molinari, Chihab Cherkaoui, Dris Mammass et Lahcen Oubahssi, Jun 2015, Agadir, Maroc. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-cognitive Approach to Personality: Machine-learned Game Strategies as Cues of Regulatory Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.581-587, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: Defining User Profiles and First Contact with a Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.101-102, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701973.2702027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Personality on the Recognition of Emotion Expressed via Human, Virtual, and Robotic Embodiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RO-MAN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study for Customized Human-Machine Interaction for People Suffering of ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Robotics in Alpe-Adria-Danube Region, (RAAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.334-340, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural and Postural Reactions to Stressful Event: Design of a Haptic Stressful Stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Affective Computing and Intelligent Interaction (ACII 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Xi'an, China. pp.988-992, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of subliminal affective priming on facial reactions:Another evidence for appraisal theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium of European Research on Emotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy in context: role of a subliminal priming task on Rapid Facial Reactions for specific emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Interactions with Virtual Agents: Theories and Models for Emotions and Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Artificial Companions with Personality Using Regulatory-focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Facial Signs of Appraisal During Interaction; Impact on Users' Perception and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.765--772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Facial Signs of Appraisal During Interaction: Impact on Users Perception and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS/ACM, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSEED: a Self-based Model of Personality for Virtual Agents Inspired by Socio-cognitive Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2013 - Humaine Association Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Geneva, Switzerland. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level functions for the intuitive use of an assistive robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leynart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 13th International Conference on Rehabilitation Robotics (ICORR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICORR.2013.6650374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Analysis of Approach-Avoidance Behaviors of Teenagers Speaking with Virtual Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTACT: A Multimodal Corpus for Studying Expressive Styles and Informing the Design of Individualized Virtual Narrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Intelligent Narrative Technologies (INT 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Vision-based Real-Time Measures for Emotions Discrimination under Uncontrolled Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion Recognition in the Wild Challenge and Workshop (EmotiW 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Companions with Personality and Social Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faur Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICAC 2013 - Symposium on Computational Intelligence for Creativity and Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Singapore, Singapore. pp.87-95, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICAC.2013.6595225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACH: My Automated Conversation coacH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ehsan Hoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp '13: The 2013 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.697-706, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493432.2493502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Postural Control for Affect Recognition using Video and Force Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un outil low-cost pour le recueil de données cinématiques par l'analyse fréquentielle du signal de l'articulation du genou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Focone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Analysis of Approach-Avoidance Behaviors of Teenagers Speaking with Virtual Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Multimodal Interfaces (ICMI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Cognitive-Based Affective Student Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Augustin Jaques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Vicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Memphis, United States. pp.599-608, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A location-aware virtual character in a smart room: effects on performance, presence and adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring relations between cognitive style and multimodal expression of emotion in a TV series corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Robot/Agent backchannels during a storytelling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Moubayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.3749-3754, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality differences in the multimodal perception and expression of cultural attitudes and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. 6p, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Expressive Wrinkles on Perception of a Virtual Character's Facial Expressions of Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, IVA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing the design of deictic behaviors of a web agent with spoken and sign language video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining facial and postural expressions of emotions in a virtual character</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Plessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of French Audio-Visual Prosodic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based framework for interactive deictic and sign language agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Workshop sur les Agents Conversationnels Animés (WACA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Japanese attitudes in Audio-Visual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.689-692, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un agent pédagogique par analyse et annotation de corpus vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamedade Farouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDL+LEA: complémentarité entre interaction multi-modale et interaction multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Golsenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of cooperation between pointing gestures and constrained speech during human-computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Gherbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions that provide synergistic support across all three needs tend to result in greater engagement Commercial Running Apps How Much do They Support Users' Psychological Needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications pour le changement de comportement : quelle approche pour une implication active et éthique des utilisateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morghane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Humain-Machine adaptées à la personnalité des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience et multimodalité dans les interactions humain-humain, humain-agent ou humain-robot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage Visuel et Proprioceptif pour l'Elaboration d'Interactions Homme-Robot Adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “Sciences du Mouvement” (FEDEV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche en lien avec le handicap du LIMSI-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque Handiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Personalized Human-Robot Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales de la Robotique Interactive (JNRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVA '19: Proceedings of the 19th ACM International Conference on Intelligent Virtual Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Buschmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gale Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2019, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ferland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tapus; A.; André; E.; Martin; J.-C.; Ferland; F.; Ammi; M. Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and Socially Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Socially Interactive Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ACM, pp.437-462, 2022, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563659.3563673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des préférences sensorielles chez des individus avec autisme dans une interaction homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robots, de nouveaux partenaires de soins psychiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, pp.115, 2018, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.tisse.2018.02.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do users perceive multimodal expressions of affects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Multimodal-Multisensor Interfaces: Foundations, User Modeling, and Common Modality Combinations - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, pp.263-285, 2018, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3107990.3108001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proprioceptive and Kinematic Profiles for Customized Human‐ Robot Interaction for People Suffering from Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism - Paradigms, Recent Research and Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, 978-953-51-3079-6. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/67339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals with Autism: Analysis of the First Interaction with Nao Robot Based on Their Proprioceptive and Kinematic Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Borangiu T. (eds) Advances in Robot Design and Intelligent Control. Advances in Intelligent Systems and Computing, vol 371. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-233, 2015, 978-3-319-21289-0. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21290-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Factors and Adaptative Multimodal Human-Computer Interaction: Multi-level Specification of Emotion and Expressivity in Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarkis Abrilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3554, Springer Berlin Heidelberg, pp.225-239, 2005, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11508373_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application motivationnelle pour la course à pied : démarche de conception participative et analyse des besoins des participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et nouvelles technologies: témoignages des parents, professionnels et enfants autistes sur les usages numériques. Rapport inter-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Haelewyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FIRAH; INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2015 du programme SaveBuxus : gestion de la pyrale et de la cylindrocladiose du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Association Nationale de Structures d'Expérimentation et de Démonstration en Horticulture (ASTREDHOR); Association Plante et Cité (Plante et Cité); Institut National de la Recherche Agronomique (INRA); Koppert France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Feedback from Robots and Agents in a Storytelling Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Al Moubayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] eNTERFACE'08, August 4 th -August 29 th Paris, France Project 7: Final Project Report. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId496"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Claude MARTIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a web-based virtual simulation to train nursing students in suicide risk assessment: a randomized-controlled investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiro Okuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Soulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bottemanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Serious Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e69347-e69347. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/69347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention to Improve Well-Being, Nutrition, and Physical Activity in Adults: Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morghane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.e47251. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/47251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting goals and motivational messages on smartphones for motivation to walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 32, pp.100482. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smhl.2024.100482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Functional Status Information into Knowledge Graphs to Support Self-Health Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Dragoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Bailoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Donadello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Lindgren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (3), pp.636-662. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/dint_a_00203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a Regulatory Fit Motivational Virtual Coach on Users during Physical Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Falck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (11), pp.1743-1756. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/psych.2023.1411102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training work-related social skills in adults with Autism Spectrum Disorder using a tablet-based intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.96-108. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2023.2242344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Hierarchical Attention Neural Network: Looking for Candidates Behaviour Which Impact Recruiter's Decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (2), pp.969-985. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2021.3113159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux des techniques d’intervention pour l’entraînement des habiletés sociales de travailleurs présentant un trouble neurodéveloppemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Estival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between Psychological Needs and Regulatory Focus Among Adults with Type 2 Diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morghane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Psychology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.c.35608. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52965/001c.35608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social gaze training for Autism Spectrum Disorder using eye-tracking and virtual humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.89-115. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.21022.gry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Virtual Patients as a Simulation-Based Framework for Training Clinician-Patient Communication Skills: An Overview of Their Use in Psychiatric and Geriatric Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Pino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.827312. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.827312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation and validation of two annotation scales for assessing social skills in a corpus of multimodal collaborative interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hamet Bagnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.1039169. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.1039169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of postural interactions between users and a listening virtual agent during a simulated job interview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Animation and Virtual Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (6), pp.e2029. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cav.2029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03242220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered sense of gaze leading in autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Autism Spectrum Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67, pp.101441. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rasd.2019.101441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Facial Reactions in Response to Facial Expressions of Emotion Displayed by Real Versus Virtual Faces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.204166951878652. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2041669518786527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agents virtuels pour l’apprentissage de compétences sociales dans l’autisme : une revue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 1 (1), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Communication through Air Jet Stimulation: Evidence from Events-Related Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Ziat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.1157-1168. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2018.1424065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Expression and Perception of Spontaneous Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.138 - 150. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2018.2830371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Emotional Valence Integration From Voice and Touch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1966. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Facial Expression and Touch for Perceiving Emotional Valence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yassine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (4), pp.437-449. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAFFC.2016.2631469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial expression of emotions by a virtual narrator for children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (5), pp.537-556. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.31.537-556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Awareness of Joint Attention: a Study Using Gaze Contingent Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.234-253. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/is.18.2.05gry⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sensory preferences of individuals with autism on the recognition of emotions expressed by two robots, an avatar, and a human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (3), pp.613 - 635. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10514-016-9575-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suppression of Facial Mimicry of Negative Facial Expressions in an Incongruent Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/0269-8803/a000191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring chronic regulatory focus with proverbs: The developmental and psychometric properties of a French scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Personality and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.137ï¿½145. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.paid.2016.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaze leading is associated with liking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fossati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.66 - 72. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2016.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression faciale d'émotions par un narrateur virtuel pour des enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine. Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.537-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients with schizophrenia are less prone to interpret virtual others' empathetic questioning as helpful</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Berrada-Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 242, pp.67-74. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2016.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting a Failure of Public Speaking Performance Using Multidimensional Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (4), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2332-7839/2016.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Advances in Virtual Agents and Affective Computing for the Understanding and Remediation of Social Cognitive Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Brunet-Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip L. Jackson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, pp.697. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting a Failure of Public Speaking Performance Using Multidimensional Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of elicited mood on movement expressivity during a fitness task.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Focone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.9-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2016.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic communication of dimensions of emotions using air jet based tactile stimulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ouarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.69-77. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12193-014-0162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of emotion and personality through full-body movement qualities: A sport coach case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Focone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2791294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why affective and reactive virtual agents will bring new insights on social cognitive disorders in schizophrenia? An illustration with a virtual card game paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Urbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9, pp.11. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2015.00133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Virtual Reality Study of Help Recognition and Metacognition with an Affective Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Oker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Synthetic Emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), pp.60-73. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSE.2015010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des nouvelles technologies pour étudier les apprentissages scolaires et les favoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (01), pp.15 - 34. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754515001032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of body posture in the recognition of emotion in contextually-rich scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (1), pp.52-62. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2013.802200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Combining Kinesthetic and Facial Expression Displays on Emotion Recognition by Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (11), pp.904-920. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2014.941276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering approach to characterize haptic expressions of emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Eyharabide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2536764.2536768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Canal Haptique », un projet art et science Communication multimodale d'émotions à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Waller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie de La Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.431-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARMEN: Assistive robotics to maintain elderly people in natural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mezouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34, pp.101 - 107. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01778204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diva, une architecture pour le support des agents gestuels interactifs sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.777-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interactive web-based signing avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LNAI 5934, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12553-9_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Indices To Japanese And French Prosodically Expressed Social Affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (2&amp;3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830909103171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of speech-gesture cooperation in animated agents' behavior in multimedia presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.484-493. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2007.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies d'utilisation de la direction du regard en situation de communication interpersonnelle enseignant-élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamedade Farouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Rety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du corpus vidéo à l'agent expressif. Utilisation des différents niveaux de représentation multimodale et émotionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarkis Abrilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (4-5), pp.477-498. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ria.20.477-498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal complex emotions : gesture expressivity and blended facial expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radoslaw Niewiadomski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3, 1-23. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843606000825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of children's speech and 2D gestures when conversing with 3D characters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Ole Bernsen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.86, 3596-3624. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Facial Expression Sequences of Complex Emotions with Generative Adversarial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakariae Belmekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reuter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI 2024 - 26th ACM International Conference on Multimodal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Jose, Costa Rica. pp.361-372, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3678957.3685712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une application motivationnelle personnalisée pour la lombalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions” (ACAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention mobile pour la motivation à marcher : Impact de l'adaptation des objectifs et des messages motivationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, CNRS,, Jun 2023, Paris Saint Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User's Perceived Needs for a Personalized Motivational Application for Running: Interviews with Future Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2023 : L’avenir de l’humain dans les systèmes sociotechniques du futur »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de conception participative d’une application mobile motivationnelle pour l’autogestion de la lombalgie chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'23 - 34e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Troyes, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3583961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design framework for the development of tailored behavior change technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yosra Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UMAP '23: 31st ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Limassol, Cyprus. pp.140-146, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563359.3596984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Model of Pathological Affect based on Pedagogical Situations for a Virtual Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Intelligent Virtual Agents (ACM IVA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Würzburg, Germany. 8 p., </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3570945.3607325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Personalised Virtual Coaching Based on Self-Determination Theory and Regulatory Focus Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Conference on Positive Psychology (ECPP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SENA, Jun 2022, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of low back pain patients for the design of a tailored coaching application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Debackere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Roren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet-Thi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galia Snoubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 10th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nara, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII55700.2022.9953873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Change Talk in Motivational Interviewing using Verbal and Facial Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yukiko I Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Hirose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuya Sakato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '22: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bengaluru, India. pp.5-14, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3536221.3556607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COPALZ: A Computational Model of Pathological Appraisal Biases for an Interactive Virtual Alzheimer Patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAMAS '22: Proceedings of the 21st International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual Event New Zealand, New Zealand. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03679246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Assessment and Training of Collaborative Problem-Solving Social Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hamet Bagnou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyeon Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI '21: INTERNATIONAL CONFERENCE ON MULTIMODAL INTERACTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montreal, Canada. pp.381-384, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3461615.3485422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation virtuelle : développement du jeu sérieux Sivipsy pour l'enseignement de la psychiatrie aux étudiants en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujiro Okuya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium virtuel MAPS2 - Management et Psychiatrie - Impact et pilotage des innovations numériques en santé mentale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t Judge Me by My Face: An Indirect Adversarial Approach to Remove Sensitive Information From Multimodal Neural Representation in Asynchronous Job Video Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 9th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nara, Japan. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII52823.2021.9597443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'interactions virtuelles et tangibles pour apprendre la collaboration motrice à des enfants avec Trouble du Spectre de l'Autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM '21: 32e Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Association for Computing Machinery, Apr 2021, Virtual Event, France. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Can you help me move this over there?”: training children with ASD to joint action through tangible interaction and virtual agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Tai Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI '21: Fifteenth International Conference on Tangible, Embedded, and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Salzburg, Austria. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3430524.3440646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception des Interactions avec un Patient Virtuel Alzheimer pour la Formation du Personnel Soignant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM'20.21 - 32e Conférence Francophone pour l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtual Event, France. pp.17:1-12, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3450522.3451337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PADMEH: Personality-based Adaptive moDel for Mobile E-Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth HUMANIZE workshop on Transparency and Explainability in Adaptive Systems through User Modeling Grounded in Psychological Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3379336.3379352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attention Slices dans les Entretiens d'Embauche Vidéo Différés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Université Toulouse Jean Jaurès, Université de Bordeaux, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do Leaders Perceive Stress and Followership from Nonverbal Behaviors Displayed by Virtual Followers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dubourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.56-61, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VICTEAMS: a virtual environment to train medical team leaders to interact with virtual subordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitile Lourdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubida Afoutni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Intelligent Virtual Agents (ACM IVA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France. pp.241-243, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532.3329418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slices of Attention in Asynchronous Video Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Felhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 8th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2019.8925439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HireNet: A Hierarchical Attention Model for the Automatic Analysis of Asynchronous Video Job Interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hemamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazi Felhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vandenbussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-Third AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Honolulu, United States. pp.573-581, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v33i01.3301573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored, Multimodal and Opportune Interactions on a Wearable Sport Coach: The WE-nner Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP Conference on Human-Computer Interaction (INTERACT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bombay, India. pp.24-32, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-92081-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EmoTurn: modèle pour la gestion des tours de parole d'un agent conversationnel animé dirigée par les tendances à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Personality on the Recognition of Emotion Expressed via Human, Virtual, and Robotic Embodiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Robot and Human Interactive Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Personalize Conversational Coaches for Stress Management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lescanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyn Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Whittaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Computing For Well-Being</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Singapore, Singapore. pp.718-721, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267305.3267698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Sensory Preferences of Children with Autism Impact an Imitation Task with a Robot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Raiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2017 ACM/IEEE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909824.3020234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Automatic Detection of Acute Stress: Relevant Nonverbal Behaviors and Impact of Personality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Castanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bingbing Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Val</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Affective Computing and Intelligent Interaction (ACII2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, San Antonio, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2017.8273624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Impact of Action Tendency on an Agent Interrupting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Conversational Interruptions in Human-Agent Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How an expressive virtual storyteller for children should express emotions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Chanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons Artificiels et Interaction (WACAI 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Attention using Human-Robot Interaction: Impact of sensory preferences of children with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Octavian Iacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 25th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, New York, United States. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from the neuroplasticity driven by assistive technologies for motor rehabilitation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromechanics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial Expressions of Appraisals displayed by a Virtual Storyteller for Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Fourati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Los Angeles, United States. pp.234-244, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-47665-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting for Autism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Salt-Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Socio-cognitive Approach to Personality: Machine-learned Game Strategies as Cues of Regulatory Focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.581-587, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques recherches en sciences affectives et leur intérêt potentiel pour les EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sébastien George, Gaelle Molinari, Chihab Cherkaoui, Dris Mammass et Lahcen Oubahssi, Jun 2015, Agadir, Maroc. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01405928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching arti&#64257;cial agents' and users' personalities: designing agents with regulatory-focus and testing the regulatory fit effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haptic Human-Robot Affective Interaction in a Handshaking Social Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2015, Portland, United States. pp.263-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Child-Robot Interaction: why is it different from adults?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Evaluating Child-Robot Interaction at International Conference on Social Robtics (ICSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Congruent Facial and Kinesthetic Expressions of Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Handshake with a Humanoid Robot: How do Participants Perceive and Combine its Facial and Haptic Expressions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yacine Tsalamlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Xi'an, China. pp.334-340, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study for Customized Human-Machine Interaction for People Suffering of ASD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th International Conference on Robotics in Alpe-Adria-Danube Region, (RAAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Personality on the Recognition of Emotion Expressed via Human, Virtual, and Robotic Embodiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RO-MAN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Personalized Human-Machine Interaction for People with Autism: Defining User Profiles and First Contact with a Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.101-102, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2701973.2702027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural and Postural Reactions to Stressful Event: Design of a Haptic Stressful Stimulus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoren Gaffary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Affective Computing and Intelligent Interaction (ACII 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Xi'an, China. pp.988-992, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2015.7344696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affective Interactions with Virtual Agents: Theories and Models for Emotions and Personality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of subliminal affective priming on facial reactions:Another evidence for appraisal theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consortium of European Research on Emotion Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Database of Full Body Virtual Interactions Annotated with Expressivity Scores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Bevacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Carreno-Medrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Language Resources and Evaluation (LREC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. pp.3505-3510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy in context: role of a subliminal priming task on Rapid Facial Reactions for specific emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endowing Artificial Companions with Personality Using Regulatory-focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Congress of Applied Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Facial Signs of Appraisal During Interaction; Impact on Users' Perception and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference on Autonomous agents and multi-agent systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.765--772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Facial Signs of Appraisal During Interaction: Impact on Users Perception and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Agents and Multiagent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAAMAS/ACM, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High level functions for the intuitive use of an assistive robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lebec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Ben Ghezala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Leynart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fattal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE 13th International Conference on Rehabilitation Robotics (ICORR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, WA, United States. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICORR.2013.6650374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01840430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERSEED: a Self-based Model of Personality for Virtual Agents Inspired by Socio-cognitive Theories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Faur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACII 2013 - Humaine Association Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2013, Geneva, Switzerland. pp.467-472, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Expressions of Stress during a Public Speaking Task: Collection, Annotation and Global Analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Delaborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Humaine Association Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2013.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Analysis of Approach-Avoidance Behaviors of Teenagers Speaking with Virtual Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTACT: A Multimodal Corpus for Studying Expressive Styles and Informing the Design of Individualized Virtual Narrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Mbengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Intelligent Narrative Technologies (INT 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Boston, MA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Vision-based Real-Time Measures for Emotions Discrimination under Uncontrolled Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion Recognition in the Wild Challenge and Workshop (EmotiW 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MACH: My Automated Conversation coacH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Ehsan Hoque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilge Mutlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiComp '13: The 2013 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Zurich, Switzerland. pp.697-706, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2493432.2493502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Companions with Personality and Social Role</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faur Caroline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Duhaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CICAC 2013 - Symposium on Computational Intelligence for Creativity and Affective Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Singapore, Singapore. pp.87-95, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CICAC.2013.6595225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Postural Control for Affect Recognition using Video and Force Plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiewen Hua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Conference on Affective Computing and Intelligent Interaction (ACII 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un outil low-cost pour le recueil de données cinématiques par l'analyse fréquentielle du signal de l'articulation du genou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Focone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Demulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Scanff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video Analysis of Approach-Avoidance Behaviors of Teenagers Speaking with Virtual Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonor Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Padovani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahin Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Multimodal Interfaces (ICMI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions and systems for augmenting a live dance performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Nigay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAR 2012 - International Symposium on Mixes and Augmented Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Atlanta, Georgie, United States. pp.n/c, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-AMH.2012.6483986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A location-aware virtual character in a smart room: effects on performance, presence and adaptivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent User Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palo Alto, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating a Cognitive-Based Affective Student Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Augustin Jaques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Vicari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pesty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Affective Computing and Intelligent Interaction (ACII 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Memphis, United States. pp.599-608, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-24600-5_63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Annotation of Conversational Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Fourth Linguistic Annotation Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Uppsala, Sweden. pp 186-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-Sized Audiovisual Spatial Social Scenes with Multiple Characters: MARC & SMART-I²</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Rébillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F.G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00619338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edlira Cela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary-Annick Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Robot/Agent backchannels during a storytelling experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Al Moubayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.3749-3754, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring relations between cognitive style and multimodal expression of emotion in a TV series corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Affective Computing and Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Expressive Wrinkles on Perception of a Virtual Character's Facial Expressions of Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Buisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, IVA 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.201-214, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality differences in the multimodal perception and expression of cultural attitudes and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. 6p, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining facial and postural expressions of emotions in a virtual character</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Plessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informing the design of deictic behaviors of a web agent with spoken and sign language video data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gesture Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bielefeld, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive virtual modalities for augmenting the perception of affective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Clay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elric Delord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimodal Interfaces, International Workshop on Affective-Aware Virtual Agents and Social Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Boston, Massachusetts, United States. pp.#8, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1655260.1655268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based framework for interactive deictic and sign language agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Sansonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Verrecchia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Workshop sur les Agents Conversationnels Animés (WACA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of French Audio-Visual Prosodic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Japanese attitudes in Audio-Visual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.689-692, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un agent pédagogique par analyse et annotation de corpus vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamedade Farouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Hugues Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bensimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D audio-visual animated agent for expressive conversational Question Answering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pointal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Auditory-Visual Speech Processing (AVSP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Hilvarenbeek, The, Netherlands. pp.P40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VDL+LEA: complémentarité entre interaction multi-modale et interaction multi-agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Golsenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Grenoble, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of cooperation between pointing gestures and constrained speech during human-computer interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Gherbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interventions that provide synergistic support across all three needs tend to result in greater engagement Commercial Running Apps How Much do They Support Users' Psychological Needs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the EUROPEAN COLLEGE OF SPORT SCIENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications pour le changement de comportement : quelle approche pour une implication active et éthique des utilisateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morghane Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient virtuel Alzheimer : vers une modélisation informatique des pathologies émotionnelles et expressives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Chaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop sur les Affects, Compagnons artificiels et Interactions (WACAI 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Saint Pierre d'Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Humain-Machine adaptées à la personnalité des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience et multimodalité dans les interactions humain-humain, humain-agent ou humain-robot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage Visuel et Proprioceptif pour l'Elaboration d'Interactions Homme-Robot Adaptées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “Sciences du Mouvement” (FEDEV 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Personalized Human-Robot Interaction for People with Autism: A close look at Proprioceptive and Visual Orientation Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Nationales de la Robotique Interactive (JNRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets de recherche en lien avec le handicap du LIMSI-CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Bellik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Braffort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque Handiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVA '19: Proceedings of the 19th ACM International Conference on Intelligent Virtual Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Buschmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gale Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM International Conference on Intelligent Virtual Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, 2019, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03999647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ferland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tapus; A.; André; E.; Martin; J.-C.; Ferland; F.; Ammi; M. Springer, 2015, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25554-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autism and Socially Interactive Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouriel Grynszpan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook on Socially Interactive Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ACM, pp.437-462, 2022, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3563659.3563673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des préférences sensorielles chez des individus avec autisme dans une interaction homme-robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robots, de nouveaux partenaires de soins psychiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERES, pp.115, 2018, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.tisse.2018.02.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do users perceive multimodal expressions of affects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courgeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Ammi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Multimodal-Multisensor Interfaces: Foundations, User Modeling, and Common Modality Combinations - Volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, pp.263-285, 2018, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3107990.3108001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proprioceptive and Kinematic Profiles for Customized Human‐ Robot Interaction for People Suffering from Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bazile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autism - Paradigms, Recent Research and Clinical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, 978-953-51-3079-6. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/67339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals with Autism: Analysis of the First Interaction with Nao Robot Based on Their Proprioceptive and Kinematic Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Tapus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Borangiu T. (eds) Advances in Robot Design and Intelligent Control. Advances in Intelligent Systems and Computing, vol 371. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-233, 2015, 978-3-319-21289-0. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-21290-6_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextual Factors and Adaptative Multimodal Human-Computer Interaction: Multi-level Specification of Emotion and Expressivity in Embodied Conversational Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lamolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pelachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarkis Abrilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3554, Springer Berlin Heidelberg, pp.225-239, 2005, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11508373_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application motivationnelle pour la course à pied : démarche de conception participative et analyse des besoins des participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Gomes Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Ravenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autisme et nouvelles technologies: témoignages des parents, professionnels et enfants autistes sur les usages numériques. Rapport inter-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Haelewyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly Judge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FIRAH; INSHEA - Institut national supérieur de formation et de recherche pour l'éducation des jeunes handicapés et les enseignements adaptés. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats 2015 du programme SaveBuxus : gestion de la pyrale et de la cylindrocladiose du buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Buradino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tabone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Association Nationale de Structures d'Expérimentation et de Démonstration en Horticulture (ASTREDHOR); Association Plante et Cité (Plante et Cité); Institut National de la Recherche Agronomique (INRA); Koppert France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Feedback from Robots and Agents in a Storytelling Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Al Moubayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Mahdhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] eNTERFACE'08, August 4 th -August 29 th Paris, France Project 7: Final Project Report. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId496"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Soul&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/69347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556495v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2024.100482" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morghane Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47251" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Falck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2023.1411102" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bailoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lindgren" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00203" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2023.2242344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estival" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.04.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hemamou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3113159" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52965/001c.35608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouteiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grynszpan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.21022.gry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamet Bagnou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1039169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Barillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2019.101441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669518786527" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rizer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Ziat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1424065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2830371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fossati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.05gry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.537-556" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.11.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCWLK3MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine. Fourati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2332-7839/2016.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Jackson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00697" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.05.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821H8VHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791294" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-014-0162-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Padovani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515001032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2013.802200" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Waller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Chapelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Han" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278308v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536764.2536768" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Ben Ghezala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devillers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6K8750-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12553-9_28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7QK41243-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103171" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHHVK0CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Abrilian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.20.477-498" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54E1B5C60D15C526BBB7ECDEE2A1BAE0CC3A623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843606000825" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ole Bernsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Belmekki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Debackere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405069v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes Fernandes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sanchez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220657v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596984" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Snoubra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953873" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758734v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko I Nakano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Hirose" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sakato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556607" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476857v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyeon Woo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485422" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hemamou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597443" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379336.3379352" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubourdieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Travers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329468" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370820v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Felhi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925439" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandenbussche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.3301573" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833461v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J&#233;gou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836521v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358035v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lescanff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Walker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Whittaker" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267698" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821423v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838628v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833498v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_21" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610965v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838676v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344697" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405928v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216540v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344628" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838679v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702027" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344696" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845447v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144001v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845439v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947920v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.83" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840430v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leynart" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2013.6650374" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahin Bailly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbengue" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660115v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872149v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faur Caroline" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICAC.2013.6595225" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482700v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ehsan Hoque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Picard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493432.2493502" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660108v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338480v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950874v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Augustin Jaques" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vicari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_63" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8G6DC10H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836677v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pruvost" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845456v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349540" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423468v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Moubayed" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetouani" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdhaoui" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152572" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621880v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349504" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783596v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_24" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845460v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plessier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ach" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_31" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PK1B0Z1F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262371v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-151" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425414v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262382v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-152" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161411v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues R&#233;ty" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421872v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Golsenne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404184v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474844v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933467v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161272v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836632v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999647v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Buschmeier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Lucas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kopp" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366937v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563659.3563673" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133627v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.tisse.2018.02.0115" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508373_17" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450126v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01894982v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bastien" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Haelewyck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Judge" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799700v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164370v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al Moubayed" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahdhaoui" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiro Okuya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Soul&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bottemanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/69347" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morghane Aubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Scanff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/47251" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556495v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ravenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smhl.2024.100482" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433671v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bailoni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Donadello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Lindgren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/dint_a_00203" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Falck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/psych.2023.1411102" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Estival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Demulier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2023.2242344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276030v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Hemamou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2021.3113159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04220926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Estival" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Martin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52965/001c.35608" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouteiller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Grynszpan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Nadel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.21022.gry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03708554v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chaby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benamara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Pino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Prigent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.827312" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387018v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hamet Bagnou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.1039169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cav.2029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296621v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Barillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rasd.2019.101441" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353961v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Philip" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669518786527" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Tsalamlal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rizer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Ziat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2018.1424065" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoren Gaffary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2018.2830371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01966" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yassine Tsalamlal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAFFC.2016.2631469" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353992v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Fourati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Richard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sabouret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chanoni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.31.537-556" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fossati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/is.18.2.05gry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bazile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-016-9575-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838622v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/0269-8803/a000191" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Faur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2016.11.037" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PCWLK3MT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2016.12.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833469v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine. Fourati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chanoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838644v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Berrada-Baby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Urbach" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2016.05.022" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X56WB2N3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658026v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiewen Hua" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Soury" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2332-7839/2016.04.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01264335v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunet-Gouet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Jackson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00697" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838641v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2016.05.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-821H8VHT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouarti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-014-0162-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791294" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838655v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Eyharabide" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2015.00133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSE.2015010104" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657989v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Philip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Padovani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754515001032" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845440v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Charles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2013.802200" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2014.941276" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2536764.2536768" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Waller" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Chapelle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Han" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01778204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lebec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Ben Ghezala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mezouar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devillers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.01.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6K8750-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633775v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sansonnet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Verrecchia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634132v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12553-9_28" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7QK41243-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444381v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103171" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHHVK0CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786343v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696380v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Rety" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bensimon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Abrilian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.20.477-498" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54E1B5C60D15C526BBB7ECDEE2A1BAE0CC3A623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787584v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843606000825" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787561v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ole Bernsen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.040" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838242v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Belmekki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reuter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678957.3685712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909761v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Debackere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rannou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Clavel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405069v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gomes Fernandes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sanchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet-Thi Tran" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Messai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563359.3596984" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04215759v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prigent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3570945.3607325" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galia Snoubra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII55700.2022.9953873" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432967v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko I Nakano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Hirose" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Sakato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Okada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3536221.3556607" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03679246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyeon Woo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3461615.3485422" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476857v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276017v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Hemamou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII52823.2021.9597443" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433017v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tai Dang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451335" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433012v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3430524.3440646" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567064v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zagdoun" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451337" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379336.3379352" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubourdieu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Travers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329468" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195504v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitile Lourdeaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Afoutni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532.3329418" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370820v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Felhi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2019.8925439" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vandenbussche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v33i01.3301573" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821423v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92081-8_3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833461v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J&#233;gou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358035v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lescanff" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Walker" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Whittaker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267305.3267698" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762222v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Raiola" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909824.3020234" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660059v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castanier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingbing Chang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Val" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2017.8273624" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838628v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833498v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762516v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Octavian Iacob" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745218" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762493v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47665-0_21" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241863v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01216540v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344628" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610965v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838676v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344697" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241855v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344592" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241857v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203702v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838679v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2701973.2702027" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660123v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2015.7344696" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845442v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845447v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367912v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Carreno-Medrano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845444v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845445v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144001v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845439v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01840430v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Leynart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laffont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fattal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICORR.2013.6650374" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947920v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pesty" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.83" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443842v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Delaborde" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2013.75" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845453v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahin Bailly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660113v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbengue" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660115v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482700v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ehsan Hoque" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilge Mutlu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Picard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2493432.2493502" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872149v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faur Caroline" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICAC.2013.6595225" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660108v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03338480v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752227v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Clay" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-AMH.2012.6483986" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836677v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pruvost" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bellik" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950874v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Augustin Jaques" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Vicari" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24600-5_63" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8G6DC10H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720424v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bertrand" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619338v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02423468v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Al Moubayed" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chetouani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dutoit" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahdhaoui" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152572" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845456v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349540" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783596v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_24" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621880v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349504" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845460v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plessier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ach" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Morel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_31" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PK1B0Z1F-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634130v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445908v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elric Delord" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1655260.1655268" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425414v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262371v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-151" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262382v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-152" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161411v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues R&#233;ty" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712587v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pointal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421872v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Golsenne" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404184v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Gherbi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474844v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933467v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02933484v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161272v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241892v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234841v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836632v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999647v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Buschmeier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Lucas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kopp" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308532" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241902v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ferland" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25554-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366937v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3563659.3563673" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133627v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.tisse.2018.02.0115" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458860v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3107990.3108001" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762437v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/67339" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762507v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21290-6_23" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580910v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508373_17" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450126v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-01894982v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bastien" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Haelewyck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Judge" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799700v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Buradino" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;rin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robert" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164370v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Al Moubayed" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mahdhaoui" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>