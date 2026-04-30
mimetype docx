--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -177,9621 +177,14891 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing Efficiency in Electrocaloric Cooling: A Study on Voltage-Dependent Material Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetocaloric effect at the reorientation of the magnetization in ferromagnetic multilayers with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo P Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl G Sandeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Thermal Hysteresis in FeRh Films Under Fast Temperature Modulation of the Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermag 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Manchester (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the laser-induced modulated Antiferromagnetic-Ferromagnetic phase transition in FeRh Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE Advances in Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Losses in electrostatic actuation: a key challenge for electrocaloric cooling devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Symposium de génie électrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flexible, Free-Standing Gadolinium Thick Film For Energy Conversion Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IEEE International Conference on Advances in Magnetics IEEE AIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Moena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal energy harvesting with magnetocalorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between process and electrocaloric effect in relaxor ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A La-Fe-Si Based Thermo-Magnetic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delft Days on Magneto Calorics DDMC 2019 Science Centre TU Delft, November 18-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of electrostatic actuation for electrocaloric cooling devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Baltimore (virtual), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the actuation losses in an electrocaloric cooling device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ELECTROCOOLING DEVICE BASED ON MULTILAYERS PVDF BASED POLYMER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Printing and Polymer Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimizing Magnetocaloric Material for Thermomagnetic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système de récupération d'énergie thermique à base de matériaux magnétocaloriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087120v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capteur de courant alternatif basé sur un composite magnétoélectrique en mode de connexion différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between thermomagnetic and thermoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE AIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, La Thuile, Italy. pp.22 - 64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the Energy Conversion Chain in a Thermomagnetic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany. pp.197-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.thermag.2018.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt (Allemagne), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite time thermodynamics of thermomagnetic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Danish Days 2017 on Caloric Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Roskilde, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2017.8007630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suppression of the Thermal Hysteresis in Magnetocaloric Thin Films by Highly Charged Ion Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal energy harvesting: thermomagnetic versus thermoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morgan.Almanza@gmail.Com Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ti substitution in MnBi rare-earth-free magnetocaloric compound.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Küpferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). : Turin, Italy, September 11-14, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrinsic contributions to the entropy change in Mn-Fe-Si-P magneto-caloric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuepferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cursio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetocaloric effect and Landau coefficients in itinerant electron metamagnetic Mn-Fe-P-Si: the role of inhmogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Magnetics Conference (AIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of particle size on the magnetocaloric properties of Mn1.30Fe0.65P0.5Si0.5 powders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Küpferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). Turin, Italy, September 11-14, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIM, Sep 2016, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.thermag.2016.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XRD study of the phase-coexistence in magneto-elastic transition of Mn1.24Fe0.71P0.46Si0.54 alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Grain Size on the Magnetocaloric Properties in Mn 1.30 Fe 0.65 P 0.5 Si 0.5 Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuepferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cursio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray diffraction analysis of the magneto-elastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of conventional sintering and spark plasma sintering routes for the fabrication of magnetocaloric Mn-Fe-P-Si compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICM2015, 20th International Conference on Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the field-induced virgin effect in Mn-Fe-P-Si room temperature magnetocaloric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICM2015, 20th International Conference on Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the magnetocaloric effect in (Pr,Dy) 2 Fe 17 and Pr 2 (Fe,Al) 17 intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guetari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of conventional sintering and spark plasma sintering routes for the fabrication of room temperature magnetocaloric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of conventional and spark plasma sintering routes for the fabrication of room temperature magnetocaloric Mn-Fe-P-Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.127-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the magnetocaloric effect in (Pr,Dy)2Fe17 and Pr2(Fe,Al)17 intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guetari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration (THERMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.125-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison des systèmes de mesure et influence de la direction de laminage sur les pertes magnétiques et sur la courbe anhystérétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XXIst Century Ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RECENT TRENDS IN PHYSICS (ICRTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Indore, India. pp.012001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/365/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo x Zn 2 − x Fe 16 O 27 hexaferrite in the vicinity of spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Cracovie, Poland. pp.012045, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMANAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocaloric cooling efficiency: Comparative insights on P(VDF-TrFE-CFE) polymer and BSTM ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+                <w:t xml:space="preserve">Spatiotemporal modulation of the magnetic order in FeRh using sub-gigahertz strain waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kavilen Vythelingum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakyo Hirose</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.344⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (5), pp.054419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qr3q-jvcs⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535480v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and air ionization in film-based electrostatic actuation: A case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrocaloric cooling efficiency: Comparative insights on P(VDF-TrFE-CFE) polymer and BSTM ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhendu Sadhukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakyo Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2026.117709⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556920v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal modulation of the magnetic order in FeRh using sub-gigahertz strain waves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Thevenard</w:t>
+                <w:t xml:space="preserve">Adhesion and air ionization in film-based electrostatic actuation: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino LoBue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/qr3q-jvcs⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 403, pp.117709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2026.117709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505712v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauver la physique du naufrage</w:t>
+                <w:t xml:space="preserve">An efficient and compact supply for electroactive polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2025.3557213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05283531v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and compact supply for electroactive polymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sauver la physique du naufrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05014145v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near complete laser-induced modulation of the ferromagnetic-antiferromagnetic phase fraction in FeRh films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (13), pp.134402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/fytj-vy5c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la jonction de deux infinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu’au bout de la physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un mythe de notre temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">UV-A-Irradiated P(VDF-TrFE-CFE) as a High-Efficiency Refrigerant for Solid-State Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (7), pp.3637-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04680886v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer de scène ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Une vie quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 202</w:t>
+              <w:t xml:space="preserve">, 2024, 192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680913v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric terpolymer films with enhanced cooling efficiency: An integrated approach considering electrocaloric response and dielectric losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino LoBue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (4), pp.044059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A-Irradiated P(VDF-TrFE-CFE) as a High-Efficiency Refrigerant for Solid-State Cooling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Changer de scène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04728332v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une vie quantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">Magnetocaloric effect at the reorientation of the magnetization in ferromagnetic multilayers with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino LoBue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sandeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 597, pp.171989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04680869v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric effect at the reorientation of the magnetization in ferromagnetic multilayers with perpendicular anisotropy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karl Sandeman</w:t>
+                <w:t xml:space="preserve">La méthode Rovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04680947v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode Rovelli</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mastering disorder in a first-order transition by ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.024406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.8.024406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04680850v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297524v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering disorder in a first-order transition by ion irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un mythe de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04297524v3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on entendre la forme d’un tambour ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cosmologie et militance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2023, 175, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395769v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les équilibres multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hard ferromagnets as a new perspective on materials for thermomagnetic power generation cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tantillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Barcza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Zellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 461, pp.128632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2023.128632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04046226v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard ferromagnets as a new perspective on materials for thermomagnetic power generation cycles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooling efficiency and losses in electrocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2023.128632⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (8), pp.081903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934024v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling efficiency and losses in electrocaloric materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Almanza</w:t>
+                <w:t xml:space="preserve">Les équilibres multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04016368v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmologie et militance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Peut-on entendre la forme d’un tambour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 175, pp.64</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248745v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le testament de Stephen Hawking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of thick Gd freestanding films for energy conversion applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Heat management and losses of electrocaloric cooling devices based on electrostatic thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/9.0000313⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616549v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat management and losses of electrocaloric cooling devices based on electrostatic thermal switches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cantique des quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03616477v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantique des quantiques</w:t>
+                <w:t xml:space="preserve">Adaptation of a solid-state-Marx modulator for electroactive polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perriard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En attendant Nadeau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2022.3183437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04250320v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a solid-state-Marx modulator for electroactive polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Production of thick Gd freestanding films for energy conversion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2022.3183437⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.035246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701016v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric Effect in Flexible, Free-Standing Gadolinium Thick Films for Energy Conversion Applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermal energy harvester using LaFeSi magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.064045⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3008753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264108v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermal energy harvester using LaFeSi magnetocaloric materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3008753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 540, pp.168428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925562v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Magnetocaloric Effect in Flexible, Free-Standing Gadolinium Thick Films for Energy Conversion Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168428⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.064045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348584v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mécanique quantique relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 141, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of coercivity and magnetic relaxation in a Mn–Al–C permanent magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tyrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3014741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of piezomagnetism in nickel ferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3066372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetocaloric Gadolinium thick films for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Casaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (3), pp.035110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5130014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première révolution scientifique et son oubli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spectres quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 117, pp.50-52</w:t>
+              <w:t xml:space="preserve">, 2020, 106, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04046230v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectres quantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La première révolution scientifique et son oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 106, pp.40</w:t>
+              <w:t xml:space="preserve">, 2020, 117, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04046236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy harvesting system based on magnetocaloric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (1), pp.10902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2019180284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">1D and 2D loss measuring methods: optimized setup design, advanced testing, results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5009618⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2846619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706363v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D and 2D loss measuring methods: optimized setup design, advanced testing, results</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Enhanced magnetoelectric voltage in ferrite/PZT/ferrite composite for AC current sensor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2846619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-9576-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332650v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced magnetoelectric voltage in ferrite/PZT/ferrite composite for AC current sensor application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lobue</w:t>
+                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-018-9576-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (8), pp.083901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5009618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841115v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Magnetostriction of CoFe2O4 and Its Role in Magnetoelectric Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (4), pp.044035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.044035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modeling of demagnetizing effect in magnetoelectric ferrite/PZT/ferrite trilayers taking into account a mechanical coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.125⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2697398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636260v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the magnetoelectric effect in multiferroic CoFe2O4/PZT bilayer by induced uniaxial magnetic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (11), pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2696162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">Uniaxial anisotropy and enhanced magnetostriction of CoFe2O4 induced by reaction under uniaxial pressure with SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2697398⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.3101-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514750v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniaxial anisotropy and enhanced magnetostriction of CoFe2O4 induced by reaction under uniaxial pressure with SPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Analytical modeling of demagnetizing effect in magnetoelectric ferrite/PZT/ferrite trilayers taking into account a mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 426, pp.530 - 539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636264v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Medium Frequency Hysteresis Loop Measurements Over a Wide Temperature Range</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2535860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727762v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of deposition time on structural and magnetic properties of pulse laser deposited hard-soft composite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Satalkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. N. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 755 (1), pp.012043. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/755/1/012043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01734975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Enhancement of Medium Frequency Hysteresis Loop Measurements Over a Wide Temperature Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.058⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2535860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400798v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction analysis of the magnetoelastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Study of the first paramagnetic to ferromagnetic transition in as prepared samples of Mn–Fe–P–Si magnetocaloric compounds prepared by different synthesis routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4943245⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 400, pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690149v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the first paramagnetic to ferromagnetic transition in as prepared samples of Mn–Fe–P–Si magnetocaloric compounds prepared by different synthesis routes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Zehani</w:t>
+                <w:t xml:space="preserve">X-ray diffraction analysis of the magnetoelastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.045⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.056204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328551v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of Losses in Non-Oriented Iron Silicon Sheets: Influence on Electrical Machine Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hamrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (2), pp.1 - 7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2494856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plus belle des théories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En attendant Nadeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three measuring systems at high frequency for non oriented silicon steels: influence of the rolling direction on magnetic losses and B(H) curve</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Skin effect in steel sheets under rotating induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150091⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-151995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01730191v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin effect in steel sheets under rotating induction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoelectric effect in layered ferrite/PZT composites. Study of the demagnetizing effect on the magnetoelectric behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-151995⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.184102 - 184102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327665v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric effect in layered ferrite/PZT composites. Study of the demagnetizing effect on the magnetoelectric behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">A method to decrease the harmonic distortion in Mn-Zn ferrite/PZT and Ni-Zn ferrite/PZT layered composite rings exhibiting high magnetoelectric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 117, pp.184102 - 184102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4919722⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 118, pp.154101 - 154101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494766v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to decrease the harmonic distortion in Mn-Zn ferrite/PZT and Ni-Zn ferrite/PZT layered composite rings exhibiting high magnetoelectric effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Comparison of three measuring systems at high frequency for non oriented silicon steels: influence of the rolling direction on magnetic losses and B(H) curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4933266⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328469v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Dielectric, and Magnetic Properties of NiZnCu Ferrites Synthesized by Reactive Spark Plasma Sintering Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Bessais</w:t>
+                <w:t xml:space="preserve">A computationally effective dynamic hysteresis model taking into account skin effect in magnetic laminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284766⟩</w:t>
+              <w:t xml:space="preserve">Physica B+C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 435, pp.80 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2013.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100797v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal in exchange-spring bilayer system under circularly polarized microwave field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-frequency rotational losses in different Soft Magnetic Composites (SMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2325059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.17A331-1-17A331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128376v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of Mn–Al–C hard magnets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of hard-soft magnetic ferrite films prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/6/064203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 534 (1), pp.012043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/534/1/012043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00973537v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency rotational losses in different Soft Magnetic Composites (SMC)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetization reversal in exchange-spring bilayer system under circularly polarized microwave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tayade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Serpico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4865974⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (11), pp.7100904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2325059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100338v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of hard-soft magnetic ferrite films prepared by pulsed laser deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spark plasma sintering of Mn–Al–C hard magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/534/1/012043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.064203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/6/064203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734965v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally effective dynamic hysteresis model taking into account skin effect in magnetic laminations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Semi-analytical and analytical formulae for the classical loss in granular materials with rectangular and elliptical grain shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B+C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100311v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical and analytical formulae for the classical loss in granular materials with rectangular and elliptical grain shapes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, Dielectric, and Magnetic Properties of NiZnCu Ferrites Synthesized by Reactive Spark Plasma Sintering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.1-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100330v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hard magnetic properties of melt-spun Mn-Al-C alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.06008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134006008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656809v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical eddy current losses in Soft Magnetic Composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">2D analytical airgap field model of an inset permanent magnet synchronous machine, taking into account the slotting effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1423-1435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825523v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Barkhausen jumps in exchange biased bulk nanocomposites sinterd fom core-shell Fe3O4-CoO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaudisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (7), pp.3356-3359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2252004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D analytical airgap field model of an inset permanent magnet synchronous machine, taking into account the slotting effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Classical eddy current losses in Soft Magnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (17), pp 17A322-1 - 17A322-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910393v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard magnetic properties of melt-spun Mn-Al-C alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. K. Varga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20134006008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827620v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825518v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analysis of Mn-Zn ferrite microstructure by impedance spectroscopy, scanning transmission electron microscopy and energy dispersion spectrometry characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.053928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3693544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825519v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct calorimetric measurements of isothermal entropy change on single crystal W-type hexaferrites at the spin reorientation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (7), pp.07A905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3670062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 49 (4), pp 1318 - 1326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840681v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of Mn-Zn ferrite microstructure by impedance spectroscopy, scanning transmission electron microscopy and energy dispersion spectrometry characterizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of magnetic behaviour in very fine grained, spark plasma sintered NiCuZn Ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 111 (5), pp.053928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3693544⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07A5 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738002v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of magnetic behaviour in very fine grained, spark plasma sintered NiCuZn Ferrites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and characterization of ferrite film prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3675983⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365 (1), pp.012023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/365/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675776v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and characterization of ferrite film prepared by pulsed laser deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. J. Chaudhary</w:t>
+                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/365/1/012023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07E325-1- 07E325-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00827727v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant coercivity of dense nanostructured spark plasma sintered barium hexaferrite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo_xZn_{2-x}Fe_{16}O_{27} hexaferrite in the vicinity of spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3556918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303 (1), pp.012045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579134v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo_xZn_{2-x}Fe_{16}O_{27} hexaferrite in the vicinity of spin reorientation transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Giant coercivity of dense nanostructured spark plasma sintered barium hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.07A708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3556918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643884v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of volume distribution of power loss in ferrite cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (07), pp.07D308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3536792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss separation in soft magnetic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Appino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp.07A317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3554207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Observation and modelling of magnetic vortex core structure in Permalloy nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (9-12), pp.1290-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840684v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation and modelling of magnetic vortex core structure in Permalloy nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of magnetic losses in Mn-Zn ferrites under biased and asymmetric excitation waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.081⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.451-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2031471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04415316v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of magnetic losses in Mn-Zn ferrites under biased and asymmetric excitation waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.451-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2031471⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658859v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de La Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hlioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gabsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (1), pp.203-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9801,6012 +15071,1236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Laser-induced random modulation of the antiferromagnetic/ferromagnetic phase transition in FeRh films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Delft Days on Magnetocalorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252186v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A treatment of P(VDF-TRFE-CFE): a route to efficient solid-state cooling solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930139v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced random modulation of the antiferromagnetic/ferromagnetic phase transition in FeRh films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">UV-A treatment of P(VDF-TRFE-CFE): a route to efficient solid-state cooling solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delft Days on Magnetocalorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379219v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge laser-induced modulation of the ferromagnetic fraction in the antiferro-ferromagnetic mixed phase of FeRh</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+                <w:t xml:space="preserve">Adaptation of a solid-state marx modulator for electroactive polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perriard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetism (ICM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">EURO EAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934146v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a solid-state marx modulator for electroactive polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Perriard</w:t>
+                <w:t xml:space="preserve">Huge laser-induced modulation of the ferromagnetic fraction in the antiferro-ferromagnetic mixed phase of FeRh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO EAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetism (ICM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690775v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal relaxations and phase change kinetics in LaFeSi bulk magnetocaloric material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Laser-Assisted Thermal Hysteresis in FeRh Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pecheux</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multiphysiques en Magnétisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Dresden Days on Magnetocalorics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201035v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Laser-Assisted Thermal Hysteresis in FeRh Films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Laser-Assisted Antiferromagnetic-Ferromagnetic Transition in FeRh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dresden Days on Magnetocalorics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287214v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Assisted Antiferromagnetic-Ferromagnetic Transition in FeRh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal relaxations and phase change kinetics in LaFeSi bulk magnetocaloric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gourdon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multiphysiques en Magnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934105v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature measurement for the characterization of the electrocaloric effect in PVDF-based polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calorimetry and Thermal Analysis days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767890v1</w:t>
-              </w:r>
-[...4774 lines deleted...]
-                <w:t xml:space="preserve">hal-00662962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadi Carnot et la naissance de la thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Horsin Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15816,402 +16310,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfrigération magnétique : des principes fondamentaux aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, Techniques de l'ingénieur, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v2-re28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193192v1</w:t>
-              </w:r>
-[...253 lines deleted...]
-                <w:t xml:space="preserve">hal-03320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId368"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16279,51 +16518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFD65E1"/>
+    <w:nsid w:val="46EED2BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16510,51 +16749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martino-lobue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0574-4407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189261064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1812-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Sadhukhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyo Hirose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zoghbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dufresne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino LoBue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Lan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3557213" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680913v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sasso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sandeman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046226v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934024v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tantillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barcza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zellmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2023.128632" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016368v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almanza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138887" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perriard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3183437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2846619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaplier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9576-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.044035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.125" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636268v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2696162" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2535860" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Satalkar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/755/1/012043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zehani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943245" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kustov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamrit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2494856" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150091" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAE5A5A6CB11DA9F7EB5E2BBF1FA40EB69C3D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Appino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamrit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fiorillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragusa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151995" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100797v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284766" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tayade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serpico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazaleyrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lobue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2325059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazakas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Varga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/6/064203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100338v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865974" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghuvanshi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapkir" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/534/1/012043" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100311v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.09.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825523v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795744" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921149v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2252004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827620v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134006008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737899v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670062" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675983" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Phase" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chaudhary" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21D93EC8ED64BE63812D8317CCEA96B7872F1EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579134v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3556918" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643884v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012045" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536792" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barru&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.081" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT2ZDVSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658859v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2031471" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262161v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930601v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046264v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320384v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981823v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522791v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522719v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuepferling" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cursio" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522894v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522855v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Curcio" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela K&#252;pferling" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790660v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0127" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523049v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523060v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247414v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guetari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523157v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692128v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523174v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823868v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395649v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo P Sasso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Sandeman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martino-lobue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0574-4407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189261064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1812-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo P Sasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Sandeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zoghbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Curcio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela K&#252;pferling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuepferling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cursio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kustov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zehani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guetari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lobue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamrit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Sadhukhan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyo Hirose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.344" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dufresne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino LoBue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117709" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Lan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3557213" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02562" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680869v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044059" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sasso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sandeman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tantillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barcza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zellmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2023.128632" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almanza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046226v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250320v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perriard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3183437" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616549v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000313" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264108v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226702v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066372" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2846619" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841115v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaplier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9576-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.044035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2696162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Satalkar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/755/1/012043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2535860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.045" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690149v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730189v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2494856" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046251v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327665v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Appino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamrit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fiorillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragusa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151995" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494766v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919722" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730191v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150091" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAE5A5A6CB11DA9F7EB5E2BBF1FA40EB69C3D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100311v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.09.036" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865974" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghuvanshi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapkir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/534/1/012043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tayade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serpico" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazaleyrat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2325059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973537v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazakas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Varga" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/6/064203" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100797v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284766" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134006008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2252004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825523v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795744" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738002v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693544" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670062" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675776v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675983" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827727v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Phase" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chaudhary" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21D93EC8ED64BE63812D8317CCEA96B7872F1EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3556918" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579116v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536792" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415316v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barru&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.081" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT2ZDVSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2031471" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930139v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395649v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>