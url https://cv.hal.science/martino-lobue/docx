--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -177,392 +177,9990 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrocaloric cooling efficiency: Comparative insights on P(VDF-TrFE-CFE) polymer and BSTM ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhendu Sadhukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakyo Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adhesion and air ionization in film-based electrostatic actuation: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino LoBue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 403, pp.117709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2026.117709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal modulation of the magnetic order in FeRh using sub-gigahertz strain waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashwin Kavilen Vythelingum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (5), pp.054419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/qr3q-jvcs⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauver la physique du naufrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient and compact supply for electroactive polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2025.3557213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Near complete laser-induced modulation of the ferromagnetic-antiferromagnetic phase fraction in FeRh films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (13), pp.134402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/fytj-vy5c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046021v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la jonction de deux infinis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’au bout de la physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un mythe de notre temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferroelectric terpolymer films with enhanced cooling efficiency: An integrated approach considering electrocaloric response and dielectric losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino LoBue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (4), pp.044059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer de scène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UV-A-Irradiated P(VDF-TrFE-CFE) as a High-Efficiency Refrigerant for Solid-State Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (7), pp.3637-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetocaloric effect at the reorientation of the magnetization in ferromagnetic multilayers with perpendicular anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino LoBue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Sandeman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 597, pp.171989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.171989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode Rovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mastering disorder in a first-order transition by ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Etgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.024406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.8.024406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297524v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on entendre la forme d’un tambour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hard ferromagnets as a new perspective on materials for thermomagnetic power generation cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tantillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Barcza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Zellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 461, pp.128632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2023.128632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooling efficiency and losses in electrocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (8), pp.081903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmologie et militance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175, pp.64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les équilibres multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046226v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le testament de Stephen Hawking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production of thick Gd freestanding films for energy conversion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.035246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/9.0000313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heat management and losses of electrocaloric cooling devices based on electrostatic thermal switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.118290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantique des quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of a solid-state-Marx modulator for electroactive polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perriard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2022.3183437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetocaloric Effect in Flexible, Free-Standing Gadolinium Thick Films for Energy Conversion Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.064045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A thermal energy harvester using LaFeSi magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3008753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 540, pp.168428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mécanique quantique relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature dependence of coercivity and magnetic relaxation in a Mn–Al–C permanent magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tyrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3014741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of piezomagnetism in nickel ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3066372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetocaloric Gadolinium thick films for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Casaretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.035110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5130014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première révolution scientifique et son oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.50-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectres quantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal energy harvesting system based on magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.10902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2019180284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072560v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (8), pp.083901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5009618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1D and 2D loss measuring methods: optimized setup design, advanced testing, results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2846619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced magnetoelectric voltage in ferrite/PZT/ferrite composite for AC current sensor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-018-9576-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic Magnetostriction of CoFe2O4 and Its Role in Magnetoelectric Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.044035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.9.044035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytical modeling of demagnetizing effect in magnetoelectric ferrite/PZT/ferrite trilayers taking into account a mechanical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 426, pp.530 - 539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2697398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of the magnetoelectric effect in multiferroic CoFe2O4/PZT bilayer by induced uniaxial magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (11), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2696162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniaxial anisotropy and enhanced magnetostriction of CoFe2O4 induced by reaction under uniaxial pressure with SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (9), pp.3101-3105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.03.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of Medium Frequency Hysteresis Loop Measurements Over a Wide Temperature Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2016.2535860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of deposition time on structural and magnetic properties of pulse laser deposited hard-soft composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 755 (1), pp.012043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/755/1/012043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.11.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-ray diffraction analysis of the magnetoelastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.056204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4943245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of the first paramagnetic to ferromagnetic transition in as prepared samples of Mn–Fe–P–Si magnetocaloric compounds prepared by different synthesis routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 400, pp.333-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2015.08.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropy of Losses in Non-Oriented Iron Silicon Sheets: Influence on Electrical Machine Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (2), pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2494856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plus belle des théories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En attendant Nadeau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three measuring systems at high frequency for non oriented silicon steels: influence of the rolling direction on magnetic losses and B(H) curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skin effect in steel sheets under rotating induction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-151995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetoelectric effect in layered ferrite/PZT composites. Study of the demagnetizing effect on the magnetoelectric behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.184102 - 184102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4919722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A method to decrease the harmonic distortion in Mn-Zn ferrite/PZT and Ni-Zn ferrite/PZT layered composite rings exhibiting high magnetoelectric effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.154101 - 154101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4933266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, Dielectric, and Magnetic Properties of NiZnCu Ferrites Synthesized by Reactive Spark Plasma Sintering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetization reversal in exchange-spring bilayer system under circularly polarized microwave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Tayade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Serpico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (11), pp.7100904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2325059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01128376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spark plasma sintering of Mn–Al–C hard magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.064203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/26/6/064203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00973537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computationally effective dynamic hysteresis model taking into account skin effect in magnetic laminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B+C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 435, pp.80 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2013.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-frequency rotational losses in different Soft Magnetic Composites (SMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (17), pp.17A331-1-17A331-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4865974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of hard-soft magnetic ferrite films prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raghuvanshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tapkir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 534 (1), pp.012043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/534/1/012043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semi-analytical and analytical formulae for the classical loss in granular materials with rectangular and elliptical grain shapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Analytical Model for the Computation of No-Load Eddy-Current Losses in the Rotor of a Permanent Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (6), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2257825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D analytical airgap field model of an inset permanent magnet synchronous machine, taking into account the slotting effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (4), pp.1423-1435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hard magnetic properties of melt-spun Mn-Al-C alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fazakas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. K. Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.06008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20134006008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant Barkhausen jumps in exchange biased bulk nanocomposites sinterd fom core-shell Fe3O4-CoO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gaudisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (7), pp.3356-3359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2252004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classical eddy current losses in Soft Magnetic Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (17), pp 17A322-1 - 17A322-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4795744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extended frequency analysis of the loss under rotating induction excitation in Soft Magnetic Composites (SMC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07E325-1- 07E325-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct calorimetric measurements of isothermal entropy change on single crystal W-type hexaferrites at the spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07A905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3670062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization and prediction of magnetic losses in Soft Magnetic Composites under distorted induction waveform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F . Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (4), pp 1318 - 1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3-D Formal Resolution of Maxwell Equations for the Computation of the No-Load Flux in an Axial Flux Permanent-Magnet Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.128-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2167347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analysis of Mn-Zn ferrite microstructure by impedance spectroscopy, scanning transmission electron microscopy and energy dispersion spectrometry characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (5), pp.053928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3693544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature dependence of magnetic behaviour in very fine grained, spark plasma sintered NiCuZn Ferrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (7), pp.07A5 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3675983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and characterization of ferrite film prepared by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Satalkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 365 (1), pp.012023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/365/1/012023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo_xZn_{2-x}Fe_{16}O_{27} hexaferrite in the vicinity of spin reorientation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 303 (1), pp.012045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant coercivity of dense nanostructured spark plasma sintered barium hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.07A708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3556918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of volume distribution of power loss in ferrite cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (07), pp.07D308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3536792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loss separation in soft magnetic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Appino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Fiorillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Ragusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109, pp.07A317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3554207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-Dimensional Analytical Modeling of a Permanent-Magnet Linear Actuator With Circular Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (9), pp.3608-3616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation and modelling of magnetic vortex core structure in Permalloy nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barrué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 322 (9-12), pp.1290-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.04.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of magnetic losses in Mn-Zn ferrites under biased and asymmetric excitation waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.451-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2031471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PM Axial Flux Machine Design for Hybrid Traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hlioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (1), pp.203-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2009058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Efficiency in Electrocaloric Cooling: A Study on Voltage-Dependent Material Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05595042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetocaloric effect at the reorientation of the magnetization in ferromagnetic multilayers with perpendicular anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo P Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl G Sandeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -572,14502 +10170,4904 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Thermal Hysteresis in FeRh Films Under Fast Temperature Modulation of the Phase Transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermag 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
+              <w:t xml:space="preserve">symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976336v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the laser-induced modulated Antiferromagnetic-Ferromagnetic phase transition in FeRh Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Advances in Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252195v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Losses in electrostatic actuation: a key challenge for electrocaloric cooling devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Zoghbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Symposium de génie électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible, Free-Standing Gadolinium Thick Film For Energy Conversion Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Advances in Magnetics IEEE AIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Moena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy harvesting with magnetocalorics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between process and electrocaloric effect in relaxor ferroelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée (JMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A La-Fe-Si Based Thermo-Magnetic Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delft Days on Magneto Calorics DDMC 2019 Science Centre TU Delft, November 18-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electrostatic actuation for electrocaloric cooling devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Baltimore (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the actuation losses in an electrocaloric cooling device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELECTROCOOLING DEVICE BASED ON MULTILAYERS PVDF BASED POLYMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Printing and Polymer Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Magnetocaloric Material for Thermomagnetic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de récupération d'énergie thermique à base de matériaux magnétocaloriques</w:t>
+                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087120v2</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur de courant alternatif basé sur un composite magnétoélectrique en mode de connexion différentielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison between thermomagnetic and thermoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chaplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE AIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, La Thuile, Italy. pp.22 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981823v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermomagnetic and thermoelectric generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Système de récupération d'énergie thermique à base de matériaux magnétocaloriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, La Thuile, Italy. pp.22 - 64</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790634v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Energy Conversion Chain in a Thermomagnetic Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
+                <w:t xml:space="preserve">Capteur de courant alternatif basé sur un composite magnétoélectrique en mode de connexion différentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chaplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389352v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Energy Conversion Chain in a Thermomagnetic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany. pp.197-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.thermag.2018.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983731v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time thermodynamics of thermomagnetic generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danish Days 2017 on Caloric Materials and Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2017.8007630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790633v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+                <w:t xml:space="preserve">Finite time thermodynamics of thermomagnetic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Danish Days 2017 on Caloric Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Roskilde, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790628v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression of the Thermal Hysteresis in Magnetocaloric Thin Films by Highly Charged Ion Bombardment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Influence of Grain Size on the Magnetocaloric Properties in Mn 1.30 Fe 0.65 P 0.5 Si 0.5 Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuepferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cursio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522831v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy harvesting: thermomagnetic versus thermoelectric generator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">X-ray diffraction analysis of the magneto-elastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395695v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti substitution in MnBi rare-earth-free magnetocaloric compound.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andras Bartok</w:t>
+                <w:t xml:space="preserve">Extrinsic contributions to the entropy change in Mn-Fe-Si-P magneto-caloric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kuepferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cursio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). : Turin, Italy, September 11-14, 2016.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Torino, Italy</w:t>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790665v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic contributions to the entropy change in Mn-Fe-Si-P magneto-caloric compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Magnetocaloric effect and Landau coefficients in itinerant electron metamagnetic Mn-Fe-P-Si: the role of inhmogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Russier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kustov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522894v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric effect and Landau coefficients in itinerant electron metamagnetic Mn-Fe-P-Si: the role of inhmogeneities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Advances in Magnetics Conference (AIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522855v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Suppression of the Thermal Hysteresis in Magnetocaloric Thin Films by Highly Charged Ion Bombardment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Magnetics Conference (AIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
+              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790625v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of particle size on the magnetocaloric properties of Mn1.30Fe0.65P0.5Si0.5 powders.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ti substitution in MnBi rare-earth-free magnetocaloric compound.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Küpferling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Zehani</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). Turin, Italy, September 11-14, 2016.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). : Turin, Italy, September 11-14, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790660v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD study of the phase-coexistence in magneto-elastic transition of Mn1.24Fe0.71P0.46Si0.54 alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thermal energy harvesting: thermomagnetic versus thermoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morgan.Almanza@gmail.Com Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag 2016)</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278974v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Grain Size on the Magnetocaloric Properties in Mn 1.30 Fe 0.65 P 0.5 Si 0.5 Powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Influence of particle size on the magnetocaloric properties of Mn1.30Fe0.65P0.5Si0.5 powders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Pasko</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Küpferling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Curcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII). Turin, Italy, September 11-14, 2016.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIM, Sep 2016, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.thermag.2016.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522719v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction analysis of the magneto-elastic phase transition in the Mn-Fe-P-Si magnetocaloric alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">XRD study of the phase-coexistence in magneto-elastic transition of Mn1.24Fe0.71P0.46Si0.54 alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM - INTERMAG joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522791v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of conventional sintering and spark plasma sintering routes for the fabrication of magnetocaloric Mn-Fe-P-Si compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM2015, 20th International Conference on Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the field-induced virgin effect in Mn-Fe-P-Si room temperature magnetocaloric compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kustov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM2015, 20th International Conference on Magnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the magnetocaloric effect in (Pr,Dy) 2 Fe 17 and Pr 2 (Fe,Al) 17 intermetallic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Study of the magnetocaloric effect in (Pr,Dy)2Fe17 and Pr2(Fe,Al)17 intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guetari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration (THERMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.125-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523157v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conventional sintering and spark plasma sintering routes for the fabrication of room temperature magnetocaloric compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des systèmes de mesure et influence de la direction de laminage sur les pertes magnétiques et sur la courbe anhystérétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de La Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lecrivain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523174v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conventional and spark plasma sintering routes for the fabrication of room temperature magnetocaloric Mn-Fe-P-Si</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Study of the magnetocaloric effect in (Pr,Dy) 2 Fe 17 and Pr 2 (Fe,Al) 17 intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guetari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.127-128</w:t>
+              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692128v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the magnetocaloric effect in (Pr,Dy)2Fe17 and Pr2(Fe,Al)17 intermetallic compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Comparison of conventional and spark plasma sintering routes for the fabrication of room temperature magnetocaloric Mn-Fe-P-Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andras Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration (THERMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.125-126</w:t>
+              <w:t xml:space="preserve">6th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247414v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des systèmes de mesure et influence de la direction de laminage sur les pertes magnétiques et sur la courbe anhystérétique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of conventional sintering and spark plasma sintering routes for the fabrication of room temperature magnetocaloric compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zehani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065168v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XXIst Century Ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Zehani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON RECENT TRENDS IN PHYSICS (ICRTP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Indore, India. pp.012001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/365/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural characterization of nanosized BaCo x Zn 2 − x Fe 16 O 27 hexaferrite in the vicinity of spin reorientation transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Cracovie, Poland. pp.012045, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/303/1/012045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica coated nanoparticles: synthesis,magnetic properties and spin structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMANAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Corfou, Greece. pp.473-478, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.08.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662962v1</w:t>
-              </w:r>
-[...9596 lines deleted...]
-                <w:t xml:space="preserve">hal-01937496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15079,1071 +15079,1071 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced random modulation of the antiferromagnetic/ferromagnetic phase transition in FeRh films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+                <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delft Days on Magnetocalorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379219v1</w:t>
+                <w:t xml:space="preserve">hal-05252186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UV-A treatment of P(VDF-TRFE-CFE): a route to efficient solid-state cooling solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252186v1</w:t>
+                <w:t xml:space="preserve">hal-04930139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A treatment of P(VDF-TRFE-CFE): a route to efficient solid-state cooling solutions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laser-induced random modulation of the antiferromagnetic/ferromagnetic phase transition in FeRh films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Salvatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Delft Days on Magnetocalorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930139v1</w:t>
+                <w:t xml:space="preserve">hal-05379219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of a solid-state marx modulator for electroactive polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Perriard</w:t>
+                <w:t xml:space="preserve">Huge laser-induced modulation of the ferromagnetic fraction in the antiferro-ferromagnetic mixed phase of FeRh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO EAP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetism (ICM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690775v1</w:t>
+                <w:t xml:space="preserve">hal-04934146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huge laser-induced modulation of the ferromagnetic fraction in the antiferro-ferromagnetic mixed phase of FeRh</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+                <w:t xml:space="preserve">Adaptation of a solid-state marx modulator for electroactive polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojun Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiming Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perriard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetism (ICM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">EURO EAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934146v1</w:t>
+                <w:t xml:space="preserve">hal-04690775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Laser-Assisted Thermal Hysteresis in FeRh Films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Thermal relaxations and phase change kinetics in LaFeSi bulk magnetocaloric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dresden Days on Magnetocalorics 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multiphysiques en Magnétisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287214v1</w:t>
+                <w:t xml:space="preserve">hal-04201035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Assisted Antiferromagnetic-Ferromagnetic Transition in FeRh</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Study of the Laser-Assisted Thermal Hysteresis in FeRh Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Dresden Days on Magnetocalorics 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934105v1</w:t>
+                <w:t xml:space="preserve">hal-04287214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal relaxations and phase change kinetics in LaFeSi bulk magnetocaloric material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser-Assisted Antiferromagnetic-Ferromagnetic Transition in FeRh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pasko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Olivetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop International sur les Couplages Multiphysiques en Magnétisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201035v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature measurement for the characterization of the electrocaloric effect in PVDF-based polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calorimetry and Thermal Analysis days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
@@ -16204,77 +16204,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadi Carnot et la naissance de la thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Horsin Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16324,64 +16324,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfrigération magnétique : des principes fondamentaux aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16518,51 +16518,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46EED2BA"/>
+    <w:nsid w:val="0ED75B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16749,51 +16749,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martino-lobue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0574-4407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189261064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1812-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867834v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo P Sasso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Sandeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zoghbi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320384v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981823v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aubert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Curcio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela K&#252;pferling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522894v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuepferling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cursio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kustov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zehani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522791v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523060v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Cohen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523157v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guetari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692128v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lobue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065168v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamrit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823868v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525636v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Sadhukhan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyo Hirose" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.344" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556920v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dufresne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino LoBue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117709" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Lan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3557213" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728332v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02562" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680869v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044059" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680913v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sasso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sandeman" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171989" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248745v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tantillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barcza" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zellmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2023.128632" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almanza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046226v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250320v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perriard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3183437" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616549v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000313" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264108v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064045" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226702v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066372" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046236v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046230v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332650v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2846619" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841115v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaplier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9576-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.044035" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2696162" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.036" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.125" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734975v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Satalkar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/755/1/012043" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727762v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2535860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328551v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.045" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690149v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943245" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730189v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2494856" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046251v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327665v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Appino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamrit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fiorillo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragusa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151995" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494766v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919722" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730191v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150091" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAE5A5A6CB11DA9F7EB5E2BBF1FA40EB69C3D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100311v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.09.036" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100338v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865974" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734965v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghuvanshi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapkir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/534/1/012043" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128376v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tayade" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serpico" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazaleyrat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2325059" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973537v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazakas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Varga" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/6/064203" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100330v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100797v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284766" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827620v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134006008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921149v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2252004" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825523v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795744" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738002v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Wang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693544" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670062" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675776v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675983" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827727v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Phase" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chaudhary" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21D93EC8ED64BE63812D8317CCEA96B7872F1EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643884v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3556918" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579116v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536792" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415316v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barru&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.081" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT2ZDVSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2031471" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930139v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690775v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395649v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martino-lobue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0574-4407" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189261064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1812-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Sadhukhan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyo Hirose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zoghbi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dufresne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino LoBue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505712v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Kavilen Vythelingum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qr3q-jvcs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Lan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3557213" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759924v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680913v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02562" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680869v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sasso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Sandeman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680850v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934024v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tantillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barcza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zellmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2023.128632" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016368v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almanza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138887" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046226v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410073v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701016v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perriard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3183437" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264108v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828023v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937604v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tyrman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3014741" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226702v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Aubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3066372" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046230v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046236v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332650v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barri&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Appino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Ragusa" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Fiorillo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2846619" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loyau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaplier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-018-9576-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.9.044035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.125" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2696162" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.03.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ahmadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chaplier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2016.2535860" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734975v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Satalkar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Kane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/755/1/012043" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andras Bartok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Zehani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943245" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328551v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kustov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Cohen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2015.08.045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730189v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamrit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2494856" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046251v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L&#233;crivain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150091" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3AAE5A5A6CB11DA9F7EB5E2BBF1FA40EB69C3D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327665v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Appino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hamrit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fiorillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ragusa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-151995" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919722" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933266" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01100797v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Champion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bessais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284766" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128376v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tayade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Serpico" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazaleyrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lobue" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2325059" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973537v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fazakas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Varga" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/26/6/064203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2013.09.036" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100338v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865974" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734965v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghosh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raghuvanshi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tapkir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/534/1/012043" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100330v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Barriere" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hlioui" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ben Ahmed" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gabsi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2257825" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134006008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaudisson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Ammar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2252004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825523v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4795744" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825518v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F . Fiorillo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675177" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3670062" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825519v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840681v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hlioui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2167347" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738002v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693544" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3675983" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827727v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Phase" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chaudhary" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21D93EC8ED64BE63812D8317CCEA96B7872F1EF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643884v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/303/1/012045" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579134v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3556918" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579116v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3536792" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584717v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3554207" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840684v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045507" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ammar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barru&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.04.081" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT2ZDVSQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658859v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2031471" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937496v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2009058" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867834v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo P Sasso" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl G Sandeman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930601v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320384v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kuepferling" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cursio" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522791v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522855v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Russier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790665v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Curcio" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Olivetti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela K&#252;pferling" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Martino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790660v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0127" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278974v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hubert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523049v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523060v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247414v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guetari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mliki" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065168v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecrivain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523157v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692128v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523174v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823868v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/365/1/012001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525636v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662962v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.08.121" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930139v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690775v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395649v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>