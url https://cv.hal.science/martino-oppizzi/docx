--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -81,1836 +81,1836 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da una scuola per gli emigrati a una scuola per il regime. Fascismo e istituzioni scolastiche italiane in Tunisia: pedagogia, docenti, alunni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Pongiluppi, Paula Alejandra Serrao. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Istituzioni educative italiane in contesti migratori e coloniali (XIX-XX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franco Angeli, pp.139-160, 2025, 97888-351-6295-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Emigration of Italian Jews in Tunisia After World War II: Flexible Trajectories and Mobile Belonging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediterranean Mobilities Between Migrations and Colonialism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, 2024, 979-12-5469-746-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’occupation fantasmée : les projets italiens de réorganisation de la Tunisie dans le cadre du “Nouvel Ordre Méditerranéen”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde arabe et la Seconde Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maisonneuve et Larose, 2022, 978-2377011414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da funzionari di stato ad emissari del regime. L’evoluzione del ruolo dei consoli italiani in Tunisia durante il ventennio fascista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consoli e consolati italiani dagli Stati preunitari al fascismo (1802-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal tradimento all'Impero: gli italiani di Tunisia e il consenso al regime dagli accordi Mussolini-Laval alla guerra d'Etiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storie e testimonianze politiche degli Italiani di Tunisia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finzi Éditeurs, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un laboratorio di “consenso totalitario”? Scuole italiane all'estero, regime fascista e conquista dell'infanzia</w:t>
+                <w:t xml:space="preserve">La fin de la « Communauté israélite portugaise » de Tunis : étapes, débats et enjeux identitaires (1881-1946)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualestoria. Rivista di storia contemporanea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13137/0393-6082/37247⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15avr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414934v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de la « Communauté israélite portugaise » de Tunis : étapes, débats et enjeux identitaires (1881-1946)</w:t>
+                <w:t xml:space="preserve">Les écoles italiennes à l’étranger et la fascisation du quotidien : programmes et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le fascisme italien en Méditerranée, 92, pp.89-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414938v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les écoles italiennes à l’étranger et la fascisation du quotidien : programmes et pratiques</w:t>
+                <w:t xml:space="preserve">Réinventer la communauté : les juifs livournais en Tunisie, de la Nation consulaire à la nation italienne (XVIIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Le fascisme italien en Méditerranée, 92, pp.89-106</w:t>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414928v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer la communauté : les juifs livournais en Tunisie, de la Nation consulaire à la nation italienne (XVIIe-XXe siècles)</w:t>
+                <w:t xml:space="preserve">Un laboratorio di “consenso totalitario”? Scuole italiane all'estero, regime fascista e conquista dell'infanzia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualestoria. Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/0393-6082/37247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414940v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I fascicoli del personale insegnante all’estero (ASDMAE). Contributo alla catalogazione e alla valorizzazione</w:t>
+                <w:t xml:space="preserve">Gabriele Montalbano, Les Italiens de Tunisie : la construction d’une communauté entre migrations, colonisations et colonialisme (1896-1918), Rome, Ecole Française de Rome, 2023, ISBN : 978-2-7283-1585-7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, XIX (2)</w:t>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.217-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04624258v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élites et passeurs du fascisme parmi les Italiens de Tunisie : la trajectoire de Salvatore Calò</w:t>
+                <w:t xml:space="preserve">Mathilde Aycard, Pierre Vallaud, Salò, l’agonie du fascisme, Paris, Fayard, 2018, 320 p., ISBN 978-2-213-67115-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19, pp.175-186</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (71), pp.218-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04624274v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Montalbano, Les Italiens de Tunisie : la construction d’une communauté entre migrations, colonisations et colonialisme (1896-1918), Rome, Ecole Française de Rome, 2023, ISBN : 978-2-7283-1585-7</w:t>
+                <w:t xml:space="preserve">I fascicoli del personale insegnante all’estero (ASDMAE). Contributo alla catalogazione e alla valorizzazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.217-221</w:t>
+              <w:t xml:space="preserve">Archivi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XIX (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04857500v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Aycard, Pierre Vallaud, Salò, l’agonie du fascisme, Paris, Fayard, 2018, 320 p., ISBN 978-2-213-67115-5</w:t>
+                <w:t xml:space="preserve">Élites et passeurs du fascisme parmi les Italiens de Tunisie : la trajectoire de Salvatore Calò</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (71), pp.218-220</w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.175-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04857503v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dumasy, Tripoli coloniale. Histoire sociale et économique d’une ville sous domination italienne, Rome, École française de Rome, 2022, DOI : 10.4000/books.efr.26524</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 106, pp.277-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épurations d’après-guerre dans le protectorat français de Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 135 (2), pp.417-436. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11r83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Sarfatti, I confini di una persecuzione. Il fascismo e gli ebrei fuori d’Italia (1938-1943), Roma, Viella, 2023, ISBN: 9791254692554</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 303, pp.331-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bande dessinée et haine antisémite : l’histoire d’Assalonne Mordivò (1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rules of the Game. Tennis, Clubs and Postcolonial Society in the Memory of an Italian Immigrant From Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Culture Studies. The Journal (MCSJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7, pp.145-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25364/08.7:2021.1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporter le racisme fasciste à l’étranger : l’exemple de l’expulsion des médecins scolaires juifs de Tunis (1938-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RevueAlarmer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogamie et mixité à l’épreuve de la modernisation : l’évolution des pratiques de mariage au sein de la communauté juive italienne de Tunisie entre XIXe et XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de démographie historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, Numéro monographique dédie à « The Jewish family in Europe and the Mediterranean from the Middle Ages to our days »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une identité en question. Les traces du passé hispano-portugais dans l’émigration séfarade à Livourne et à Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Âge d'or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Représentations et imaginaires collectifs, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/agedor.4443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assalto alla diligenza&amp;quot;: la penetrazione del fascismo nella comunità italiana di Tunisia negli anni Venti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italia contemporanea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instillare &amp;quot;l'orgoglio di razza&amp;quot; all'estero: gli effetti delle leggi razziali nelle scuole italiane in Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Storia dell‘Educazione</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2, pp.95-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4454/rse.v6i2.218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Le Foll-Luciani, Les juifs algériens dans la lutte anticoloniale. Trajectoires dissidentes (1934-1965), Rennes, Presses universitaires de Rennes, 2015, 541 p., ISBN 978-2-7535-4000-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n° 63-2 (2), pp.183-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.632.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356859v1</w:t>
-              </w:r>
-[...379 lines deleted...]
-                <w:t xml:space="preserve">hal-02870887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2556,51 +2556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414934v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/0393-6082/37247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15avr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r83" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/08.7:2021.1.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v6i2.218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12an6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04356785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15avr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/0393-6082/37247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r83" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/08.7:2021.1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v6i2.218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12an6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04356785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>