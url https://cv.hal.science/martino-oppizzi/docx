--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -81,1836 +81,1836 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de la « Communauté israélite portugaise » de Tunis : étapes, débats et enjeux identitaires (1881-1946)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110, pp.13-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15avr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles italiennes à l’étranger et la fascisation du quotidien : programmes et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études corses et méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le fascisme italien en Méditerranée, 92, pp.89-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinventer la communauté : les juifs livournais en Tunisie, de la Nation consulaire à la nation italienne (XVIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tsafon - revue d'études juives du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un laboratorio di “consenso totalitario”? Scuole italiane all'estero, regime fascista e conquista dell'infanzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualestoria. Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13137/0393-6082/37247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Montalbano, Les Italiens de Tunisie : la construction d’une communauté entre migrations, colonisations et colonialisme (1896-1918), Rome, Ecole Française de Rome, 2023, ISBN : 978-2-7283-1585-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109, pp.217-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aycard, Pierre Vallaud, Salò, l’agonie du fascisme, Paris, Fayard, 2018, 320 p., ISBN 978-2-213-67115-5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (71), pp.218-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I fascicoli del personale insegnante all’estero (ASDMAE). Contributo alla catalogazione e alla valorizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, XIX (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élites et passeurs du fascisme parmi les Italiens de Tunisie : la trajectoire de Salvatore Calò</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.175-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les épurations d’après-guerre dans le protectorat français de Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 135 (2), pp.417-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11r83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dumasy, Tripoli coloniale. Histoire sociale et économique d’une ville sous domination italienne, Rome, École française de Rome, 2022, DOI : 10.4000/books.efr.26524</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 106, pp.277-280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Sarfatti, I confini di una persecuzione. Il fascismo e gli ebrei fuori d’Italia (1938-1943), Roma, Viella, 2023, ISBN: 9791254692554</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 303, pp.331-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande dessinée et haine antisémite : l’histoire d’Assalonne Mordivò (1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rules of the Game. Tennis, Clubs and Postcolonial Society in the Memory of an Italian Immigrant From Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobile Culture Studies. The Journal (MCSJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.145-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25364/08.7:2021.1.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exporter le racisme fasciste à l’étranger : l’exemple de l’expulsion des médecins scolaires juifs de Tunis (1938-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endogamie et mixité à l’épreuve de la modernisation : l’évolution des pratiques de mariage au sein de la communauté juive italienne de Tunisie entre XIXe et XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de démographie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Numéro monographique dédie à « The Jewish family in Europe and the Mediterranean from the Middle Ages to our days »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une identité en question. Les traces du passé hispano-portugais dans l’émigration séfarade à Livourne et à Tunis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Représentations et imaginaires collectifs, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/agedor.4443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assalto alla diligenza&amp;quot;: la penetrazione del fascismo nella comunità italiana di Tunisia negli anni Venti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instillare &amp;quot;l'orgoglio di razza&amp;quot; all'estero: gli effetti delle leggi razziali nelle scuole italiane in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Storia dell‘Educazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.95-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/rse.v6i2.218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Le Foll-Luciani, Les juifs algériens dans la lutte anticoloniale. Trajectoires dissidentes (1934-1965), Rennes, Presses universitaires de Rennes, 2015, 541 p., ISBN 978-2-7535-4000-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Oppizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 63-2 (2), pp.183-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.632.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da una scuola per gli emigrati a una scuola per il regime. Fascismo e istituzioni scolastiche italiane in Tunisia: pedagogia, docenti, alunni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Pongiluppi, Paula Alejandra Serrao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istituzioni educative italiane in contesti migratori e coloniali (XIX-XX secolo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Angeli, pp.139-160, 2025, 97888-351-6295-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Emigration of Italian Jews in Tunisia After World War II: Flexible Trajectories and Mobile Belonging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Mobilities Between Migrations and Colonialism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Viella, 2024, 979-12-5469-746-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation fantasmée : les projets italiens de réorganisation de la Tunisie dans le cadre du “Nouvel Ordre Méditerranéen”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde arabe et la Seconde Guerre mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maisonneuve et Larose, 2022, 978-2377011414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da funzionari di stato ad emissari del regime. L’evoluzione del ruolo dei consoli italiani in Tunisia durante il ventennio fascista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consoli e consolati italiani dagli Stati preunitari al fascismo (1802-1945)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dal tradimento all'Impero: gli italiani di Tunisia e il consenso al regime dagli accordi Mussolini-Laval alla guerra d'Etiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Oppizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storie e testimonianze politiche degli Italiani di Tunisia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Finzi Éditeurs, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870887v1</w:t>
-              </w:r>
-[...1424 lines deleted...]
-                <w:t xml:space="preserve">hal-04356859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2556,51 +2556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414960v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857341v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737375v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414938v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15avr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414940v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414934v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/0393-6082/37247" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857500v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r83" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961269v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/08.7:2021.1.11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4443" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v6i2.218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12an6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04356785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414938v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Oppizzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15avr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414928v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13137/0393-6082/37247" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857500v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857503v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624274v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r83" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/08.7:2021.1.11" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737373v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/agedor.4443" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/rse.v6i2.218" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.632.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857341v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02870887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12an6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.164051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Marglin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04356785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>