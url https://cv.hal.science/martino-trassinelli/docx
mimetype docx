--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -127,278 +127,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Sampling for Exploring Lennard-Jones Clusters</w:t>
+                <w:t xml:space="preserve">Testing Strong-Field QED to Second Order in the Highly Correlated Atomic System Berylliumlike Pb&amp;lt;sup&amp;gt;78+&amp;lt;/sup&amp;gt; by Electron-Ion Collision Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lune Maillard</w:t>
+                <w:t xml:space="preserve">S Schippers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Finocchi</w:t>
+                <w:t xml:space="preserve">C Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Godinho</w:t>
+                <w:t xml:space="preserve">S Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Lestinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psf2025012008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (11), pp.113001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/6j3v-lwxj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377063v1</w:t>
+                <w:t xml:space="preserve">hal-05267662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Strong-Field QED to Second Order in the Highly Correlated Atomic System Berylliumlike Pb&amp;lt;sup&amp;gt;78+&amp;lt;/sup&amp;gt; by Electron-Ion Collision Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nested Sampling for Exploring Lennard-Jones Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brandau</w:t>
+                <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fuchs</w:t>
+                <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lestinsky</w:t>
+                <w:t xml:space="preserve">César Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.X Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (11), pp.113001. </w:t>
+              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/6j3v-lwxj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/psf2025012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267662v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the surface chemistry of gold nanoparticles produced via laser ablation in liquids by favored oxidative processes in the presence of Br anions</w:t>
               </w:r>
@@ -652,51 +652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach for Strong Field QED Tests with He-like Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,77 +786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the partition function for temperature-dependent potentials with nested sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Huppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,386 +914,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision, reference-free measurements of 2p → 1s transitions in boron-like sulfur and argon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple tool for weighted averaging of inconsistent data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Duval</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marleen Maxton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00910-x⟩</w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (1), pp.015009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1681-7575/ae4237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582205v1</w:t>
+                <w:t xml:space="preserve">hal-04610556v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing quantum electrodynamics in extreme fields using helium-like uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Loetzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H F Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Loetzsch</w:t>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 625 (7996), pp.673 - 678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-023-06910-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple tool for weighted averaging of inconsistent data sets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">High-precision, reference-free measurements of 2p → 1s transitions in boron-like sulfur and argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleen Maxton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (1), pp.015009. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (9), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1681-7575/ae4237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00910-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610556v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound-State Beta Decay of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;Tl&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;205&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;81&amp;lt;/mn&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; Ions and the LOREX Project</w:t>
               </w:r>
@@ -1720,64 +1720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (17), pp.174311. </w:t>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and Satellite Studies of Highly Charged Ions X-ray Spectra Using Bayesian Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1893,77 +1893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Search and Unsupervised Clustering Algorithms in Nested Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (2), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2036,64 +2036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Soum-Sidikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.032821. </w:t>
@@ -2259,325 +2259,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
+                <w:t xml:space="preserve">Toward Probing Surface Magnetism with Highly Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Jolly</w:t>
+                <w:t xml:space="preserve">Perla Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Friedrich Aumayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Méry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Bräuning-Demian</w:t>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms10040151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908974v1</w:t>
+                <w:t xml:space="preserve">hal-03908970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Probing Surface Magnetism with Highly Charged Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Dergham</w:t>
+                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Aumayr</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Macé</w:t>
+                <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prigent</w:t>
+                <w:t xml:space="preserve">Angela Bräuning-Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.151. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms10040151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908970v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional probabilities of measurements, quantum time and the Wigner's friend case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (3), pp.032213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2864,507 +2864,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to Bayesian statistics for atomic physicists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gaudin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1412, pp.202022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1412, pp.062008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/6/062008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966519v1</w:t>
+                <w:t xml:space="preserve">hal-02885446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser induced structural dynamics probed by time-resolved photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Anda Villa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D Descamps</w:t>
+                <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1412 (13), pp.132025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132025⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1412, pp.202022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943328v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free measurements of the $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{2}{P}_{1/2,3/2}^{o}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ and $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{4}{P}_{5/2}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ transition energies and widths in lithiumlike sulfur and argon ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser induced structural dynamics probed by time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Machado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Amaro</w:t>
+                <w:t xml:space="preserve">D Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (13), pp.132025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360269v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to Bayesian statistics for atomic physicists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reference-free measurements of the $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{2}{P}_{1/2,3/2}^{o}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ and $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{4}{P}_{5/2}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ transition energies and widths in lithiumlike sulfur and argon ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojie Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trassinelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1412, pp.062008. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.062505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/6/062008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885446v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360269v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low energy beamline of the FISIC experiment: current status of construction and performance</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean shift cluster recognition method implementation in the nested sampling algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ciccodicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional probability and interferences in generalized measurements with or without definite causal order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (5), pp.052224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3629,498 +3629,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Surface Oxidation State of Free-Standing Gold Nanoparticles Produced by Laser Ablation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High‐resolution wavelength‐dispersive spectroscopy of K‐shell transitions in hydrogen‐like gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">T. Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahima Boudjada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Bozek</w:t>
+                <w:t xml:space="preserve">A. Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02159⟩</w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326073v1</w:t>
+                <w:t xml:space="preserve">hal-02362557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nested_fit data analysis program</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196171v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution wavelength‐dispersive spectroscopy of K‐shell transitions in hydrogen‐like gold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Spillmann</w:t>
+                <w:t xml:space="preserve">Assessing the Surface Oxidation State of Free-Standing Gold Nanoparticles Produced by Laser Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Boudjada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/xrs.3098⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (36), pp.11859-11871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362557v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nested_fit data analysis program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02269117v1</w:t>
+                <w:t xml:space="preserve">hal-02196171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New test of modulated electron capture decay of hydrogen-like $^{142}$Pm ions: precision measurement of purely exponential decay</w:t>
               </w:r>
@@ -4374,51 +4374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Quantum Mechanics and Probability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4733,51 +4733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength-dispersive spectroscopy in the hard x-ray regime of a heavy highly-charged ion: The 1s Lamb shift in hydrogen-like gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian data analysis tools for atomic physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 408, pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5194,269 +5194,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of zinc ferrite thin films irradiated by 90keV neon ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy cost and optimisation in breath-hold diving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 396, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346282v1</w:t>
+                <w:t xml:space="preserve">hal-01128733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost and optimisation in breath-hold diving</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and magnetic properties of zinc ferrite thin films irradiated by 90keV neon ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Gafton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.F. Caltun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 396, pp.42-52. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128733v3</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the charged pion mass using X-ray spectroscopy of exotic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy Ne ion beam induced-modifications of magnetic properties in MnAs thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the charged pion mass using a low-density target of light atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,645 +5942,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Crystal optics for precision x-ray spectroscopy on highly charged ions-conception and proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. F. Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265737v1</w:t>
+                <w:t xml:space="preserve">hal-01245574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal optics for precision x-ray spectroscopy on highly charged ions-conception and proof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard-Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. F. Beyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">U. Spillmann</w:t>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144010. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245574v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-state excitation of heavy highly-charged ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Gumberidze</w:t>
+                <w:t xml:space="preserve">Improvement of the ETACHA Code towards low velocities and many-electron ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. B. Thorn</w:t>
+                <w:t xml:space="preserve">P D Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. J. Fontes</w:t>
+                <w:t xml:space="preserve">M Galassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Najjari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. L. Zhang</w:t>
+                <w:t xml:space="preserve">C A Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245575v1</w:t>
+                <w:t xml:space="preserve">hal-01266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the ETACHA Code towards low velocities and many-electron ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">Ground-state excitation of heavy highly-charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Thorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P D Fainstein</w:t>
+                <w:t xml:space="preserve">C. J. Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Galassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prigent</w:t>
+                <w:t xml:space="preserve">B. Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C A Ramirez</w:t>
+                <w:t xml:space="preserve">H. L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 635 (3), pp.032022 </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266438v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hints on the origin of the thermal hysteresis suppression in giant magnetocaloric thin films irradiatied with highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 635 (1), pp. 012028 </w:t>
@@ -6618,64 +6618,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution x-ray spectroscopy to probe quantum dynamics in collisions of Ar17+, 18(+) ions with atoms and solids, towards clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,77 +6765,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy as a tool to enlighten the growth of Van der Waals nanoparticles in a supersonic jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6880,766 +6880,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the laser wavelength in the X-ray production for clusters under intense laser pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadronic shift in pionic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Comte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Habib</w:t>
+                <w:t xml:space="preserve">M. Hennebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132021⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (12), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14190-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245578v1</w:t>
+                <w:t xml:space="preserve">hal-01245584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray emission from highly-charged ions after electron transfer in slow collisions: the role of multiple capture processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salehzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 488 (Section 8), pp.082006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/488/8/082006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of the (3p-1s) X-ray transition in muonic hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gotta</w:t>
+                <w:t xml:space="preserve">Role of the laser wavelength in the X-ray production for clusters under intense laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. S. Covita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Gorke</w:t>
+                <w:t xml:space="preserve">J. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (1), pp.181-183. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488, pp.132021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063779614010407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245580v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron capture at low velocity in the collision of Ar17+ ions with atoms, clusters and solids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+                <w:t xml:space="preserve">Precision measurement of the (3p-1s) X-ray transition in muonic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Covita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012029⟩</w:t>
+              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063779614010407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245583v1</w:t>
+                <w:t xml:space="preserve">hal-01245580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadronic shift in pionic hydrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Gotta</w:t>
+                <w:t xml:space="preserve">Electron capture at low velocity in the collision of Ar17+ ions with atoms, clusters and solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Steydli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (12), pp.190. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488 (Section 1), pp.012029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14190-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245584v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vacuum double-crystal spectrometer for reference-free X-ray spectroscopy of highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. I. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7824,51 +7824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the thermal hysteresis in magnetocaloric MnAs thin film by highly charged ion bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,77 +7984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jagodziński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 753, pp.121-130. </w:t>
@@ -8092,103 +8092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron- and Proton-Impact Excitation of Hydrogenlike Uranium in Relativistic Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Thorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (21), pp.213201. </w:t>
@@ -8226,77 +8226,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gafton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8520,51 +8520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. F. Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,64 +8641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurement of the 2 P-3(0) state in He-like uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braeuning-Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,511 +9024,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of slow collisions for (quasi) symmetric heavy systems: what can be extracted from high resolution X-ray spectra</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron- and Proton-Impact Excitation in Stored Hydrogenlike Uranium Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Férid Mezdari</w:t>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Merot</w:t>
+                <w:t xml:space="preserve">Daneil B. Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darek Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/8/085202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 388, pp.082035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/8/082035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656463v1</w:t>
+                <w:t xml:space="preserve">hal-00756233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-life measurements of stored fully ionized and hydrogen-like 122I ions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Batist</w:t>
+                <w:t xml:space="preserve">Investigation of slow collisions for (quasi) symmetric heavy systems: what can be extracted from high resolution X-ray spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Bosch</w:t>
+                <w:t xml:space="preserve">Férid Mezdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2012-12022-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.085202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/8/085202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756059v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron- and Proton-Impact Excitation in Stored Hydrogenlike Uranium Ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Half-life measurements of stored fully ionized and hydrogen-like 122I ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daneil B. Thorn</w:t>
+                <w:t xml:space="preserve">D.R. Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
+                <w:t xml:space="preserve">Nicolas Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darek Banas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H.F. Beyer</w:t>
+                <w:t xml:space="preserve">Fritz Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 388, pp.082035. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/8/082035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2012-12022-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756233v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining clustering properties through the selectivity of collision dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 388, pp.082009. </w:t>
@@ -9618,51 +9618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 388, pp.082001. </w:t>
@@ -9713,77 +9713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between X-ray yield and electron spectra in laser-cluster interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9828,803 +9828,803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precision studies of fundamental atomic structure with heaviest few-electron ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlev Gotta</w:t>
+                <w:t xml:space="preserve">Thomas Stöhlker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. D. Amaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Gorke</w:t>
+                <w:t xml:space="preserve">Carsten Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 209, pp.57. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-011-0524-0⟩</w:t>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-011-0301-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756034v1</w:t>
+                <w:t xml:space="preserve">hal-00613936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization and anisotropic emission of K-shell radiation from heavy few electron ions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Banas</w:t>
+                <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+                <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/P11-033⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 209, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-011-0524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613932v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision studies of fundamental atomic structure with heaviest few-electron ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId341" w:history="1">
+                <w:t xml:space="preserve">Polarization and anisotropic emission of K-shell radiation from heavy few electron ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daneil B. Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stöhlker</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carsten Brandau</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-011-0301-0⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (5), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/P11-033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00613936v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential energy measurement between He- and Li-like uranium intra-shell transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">Pionic Deuterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Strauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heinrich Beyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Märtin</w:t>
+                <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T144/014003⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2011-11088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601993v1</w:t>
+                <w:t xml:space="preserve">hal-00613933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pionic Deuterium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Bühler</w:t>
+                <w:t xml:space="preserve">Differential energy measurement between He- and Li-like uranium intra-shell transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel S. Covita</w:t>
+                <w:t xml:space="preserve">R. Märtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (7), pp.88. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, T144, pp.014003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2011-11088-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2011/T144/014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613933v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.69. </w:t>
@@ -10675,77 +10675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral distribution of the 2S →1 S two-photon transition in atoms and few-electron ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darek Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10802,295 +10802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Shape of the Two-Photon Decay of the 2 1S0 State in He-Like Tin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+                <w:t xml:space="preserve">Electronic temperatures, densities and plasma X-ray emission of a 14.5 GHz Electron-Cyclotron Resonance Ion Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Adrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.033001⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.033303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3316805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537620v1</w:t>
+                <w:t xml:space="preserve">hal-00459174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic temperatures, densities and plasma X-ray emission of a 14.5 GHz Electron-Cyclotron Resonance Ion Source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Indelicato</w:t>
+                <w:t xml:space="preserve">Spectral Shape of the Two-Photon Decay of the 2 1S0 State in He-Like Tin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Volotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.033303. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (3), pp.033001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3316805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.033001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459174v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of Two-body \beta -Decays at the FRS–ESR Facility</w:t>
               </w:r>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.A. Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (2), pp.525</w:t>
@@ -11201,103 +11201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European physical Journal Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3, pp.03006. </w:t>
@@ -11335,103 +11335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Determination of the dπ↔NN Transition Strength at Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (14), pp.142503. </w:t>
@@ -11463,740 +11463,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimental Developments for the Lamb-Shift Investigation in Heavy Ions</w:t>
+                <w:t xml:space="preserve">Polarization Measurements of Radiative Electron Capture Transitions in Highly Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Reuschl</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+                <w:t xml:space="preserve">H. Braeuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 1099, pp.168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3120005⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 1099, pp.117-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3119992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437901v1</w:t>
+                <w:t xml:space="preserve">hal-01245596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization studies of radiative electron capture into highly-charged uranium ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimental Developments for the Lamb-Shift Investigation in Heavy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Reuschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hess</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 163, pp.012072. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1099, pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3120005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431689v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler-tuned Bragg Spectroscopy of Excited Levels in He-Like Uranium: a discussion of the uncertainty contributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+                <w:t xml:space="preserve">Polarization studies of radiative electron capture into highly-charged uranium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Kumar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Indelicato</w:t>
+                <w:t xml:space="preserve">Harald Bräuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renate Märtin</w:t>
+                <w:t xml:space="preserve">Uwe Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Brandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 163, pp.012026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012026⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 163, pp.012072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430779v1</w:t>
+                <w:t xml:space="preserve">hal-00431689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the 2p3/2 -&amp;gt; 2s1/2 intra-shell transition in He-like uranium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Doppler-tuned Bragg Spectroscopy of Excited Levels in He-Like Uranium: a discussion of the uncertainty contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Märtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163, pp.012026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/63001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00337736v2</w:t>
+                <w:t xml:space="preserve">hal-00430779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Measurements of Radiative Electron Capture Transitions in Highly Charged Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the 2p3/2 -&amp;gt; 2s1/2 intra-shell transition in He-like uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Braeuning</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
+                <w:t xml:space="preserve">Renate Märtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1099, pp.117-120. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (6), pp.63001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3119992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/63001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245596v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral shape of the 2E1 decay from 2s state in He-like tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12273,51 +12273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape of the muH(3p - 1s) hyperfine transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12433,64 +12433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-O. Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12547,523 +12547,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal optics for hard-X-ray spectroscopy of highly charged ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-photon decay in highly charged heavy ions: Spectral shape of the 2E1 (2 1S0 -&amp;gt; 1 1S0) in He-like tin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Volotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Beyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sab.2009.05.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163 (1), pp.012027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430954v1</w:t>
+                <w:t xml:space="preserve">hal-00430921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon decay in highly charged heavy ions: Spectral shape of the 2E1 (2 1S0 -&amp;gt; 1 1S0) in He-like tin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.F. Beyer</w:t>
+                <w:t xml:space="preserve">Precise Lamb Shift Measurements in Hydrogen-Like Heavy Ions—Status and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andrianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012027⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1185, pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3292459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430921v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Lamb Shift Measurements in Hydrogen-Like Heavy Ions—Status and Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Beckert</w:t>
+                <w:t xml:space="preserve">Crystal optics for hard-X-ray spectroscopy of highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bleile</w:t>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Chatterjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Echler</w:t>
+                <w:t xml:space="preserve">Eric-Olivier Le Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.736-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2009.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3292459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00537629v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital electron capture decay of hydrogen- and helium-like 142Pm ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.A. Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 679 (1), pp.36-40. </w:t>
@@ -13101,90 +13101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape of the μH(3p - 1s) transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13241,307 +13241,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of non-exponential orbital electron capture decays of hydrogen-like (140)Pr and (142)Pm ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bosch</w:t>
+                <w:t xml:space="preserve">First experiments aiming for precise Lamb shift measurements on hydrogen-like heavy ions with low temperature calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andrianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Winckler</w:t>
+                <w:t xml:space="preserve">P. Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. G. Essel</w:t>
+                <w:t xml:space="preserve">P. Egelhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 151 (3-4), pp.1049-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-008-9792-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2008.04.062⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281100v1</w:t>
+                <w:t xml:space="preserve">hal-01281101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experiments aiming for precise Lamb shift measurements on hydrogen-like heavy ions with low temperature calorimeters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Beckert</w:t>
+                <w:t xml:space="preserve">Observation of non-exponential orbital electron capture decays of hydrogen-like (140)Pr and (142)Pm ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. A. Litvinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Beller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bleile</w:t>
+                <w:t xml:space="preserve">N. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Egelhof</w:t>
+                <w:t xml:space="preserve">D. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. G. Essel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-008-9792-8⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 664 (3), pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2008.04.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281101v1</w:t>
+                <w:t xml:space="preserve">hal-01281100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the β&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and orbital electron-capture decay rates in fully ionized, hydrogenlike, and helium like &amp;lt;sup&amp;gt;140&amp;lt;/sup&amp;gt;Pr ions</w:t>
               </w:r>
@@ -13700,64 +13700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Liesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stöhlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 245 (1), pp.67 à 71</w:t>
@@ -13799,77 +13799,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a CCD array for Bragg spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Olivier Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maik Hennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13991,51 +13991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris ( France), France. pp.43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14108,51 +14108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14203,77 +14203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering methods for exploration of potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts 40th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14311,64 +14311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian-assisted strategies to Landau-like effective Hamiltonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Zaragoza Gonzalez-Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts 40th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14393,51 +14393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter sensitive study of inner-shell atomic processes in the experimental storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14527,51 +14527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the Thermal Hysteresis in Magnetocaloric Thin Films by Highly Charged Ion Bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14786,77 +14786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of slow HCI with gaseous targets: absolute x-ray emission cross sections and contribution of multi-capture processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14920,64 +14920,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy characterization of Ar$^{17+}$ produced by an ECRIS in the afterglow mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15054,103 +15054,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions of Ar17+ ions with gaseous and solid targets at a few tens of keV/q probed by X-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Kalamazoo, United States. pp.132005, </w:t>
@@ -15182,286 +15182,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on highly charged heavy ions in conjunction with exotic atoms</w:t>
+                <w:t xml:space="preserve">Experiment with Highly Charged Ions at the Paris ECR Ion Source, SIMPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Indelicato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. S. Covita</w:t>
+                <w:t xml:space="preserve">Csilla Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-O. Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECRIS 2008, 18th International Workshop on ECR Ion Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281097v1</w:t>
+                <w:t xml:space="preserve">hal-00437896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment with Highly Charged Ions at the Paris ECR Ion Source, SIMPA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.-O. Le Bigot</w:t>
+                <w:t xml:space="preserve">Experiments on highly charged heavy ions in conjunction with exotic atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRIS 2008, 18th International Workshop on ECR Ion Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Gothenburg, Unknown Region. pp.217-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-3276(07)53011-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437896v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions from recent pionic-atom experiments</w:t>
               </w:r>
@@ -15499,51 +15499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Cold Antimatter Plasmas and Application to Fundamental Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Okinawa, Unknown Region. pp.162-177, </w:t>
@@ -15594,90 +15594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum electrodynamics in one- and two-electron high-Z ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Stoehlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Gothenburg, Unknown Region. pp.57-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15711,90 +15711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Measurements of Radiative Electron Capture Transitions in Highly Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bräuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophor Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15849,51 +15849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heavy ions to exotic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Heavy Ion Physics: Memorial Symposium for Gerhard Soff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Frankfurt, Germany. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,103 +15918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution He-like Argon And Sulfur Spectra From The PSI ECRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECR Ion Sources 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Berkeley, California, USA, United States</w:t>
@@ -16043,51 +16043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRECISION SPECTROSCOPY OF PIONIC ATOMS: FROM PION MASS EVALUATION TO TESTS OF CHIRAL PERTURBATION THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFNE 2004: Physics at meson factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16157,51 +16157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian and Monte Carlo approaches to estimating uncertainty for the measurement of the bound-state $β$ decay of $^{205}\mathrm{Tl}^{81+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leckenby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16301,64 +16301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16380,51 +16380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vacuum double-crystal spectrometer for reference-free highly charged ions X-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16498,51 +16498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic calculations of pionic and kaonic atoms hyperfine structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16723,51 +16723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests d'Électrodynamique Quantique et Étalons de Rayons-X à l'Aide des Atomes Pioniques et des Ions Multichargés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16826,51 +16826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of highly charged ions and pionic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Univesité Pierre et Marie Curie, Sorbonne Universités, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17057,51 +17057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377063v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Maillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Godinho" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2025012008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schippers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fuchs" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lestinsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6j3v-lwxj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leckenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Sidhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ade956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906449v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guerra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g5pg-85v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237277v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0293473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Maxton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00910-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610556v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae4237" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.232701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sz&#225;nyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08130-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms11040064" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kubala-Kuku&#347;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321; Jab&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Aumayr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179772v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuhrmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gorke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00387-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943328v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Anda Villa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;vy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouillaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360269v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Bian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062505" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Chesnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454806v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciccodicola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933221v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362557v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gumberidze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hess" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ozturk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trandafir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caltun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciocarlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hempelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab3174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723999v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-018-0207-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80593-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546356v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gassner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Spillmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad01d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gafton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Caltun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.035" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128733v3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314041v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dax" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Egger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrianov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagnoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-02643-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borchert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Egger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201613001022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245574v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Beyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Thorn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fontes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266438v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Fainstein" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ramirez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032022" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227333v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ramillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245578v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comte" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132021" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salehzadeh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rozet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/8/082006" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245580v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Covita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010407" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245583v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012029" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennebach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14190-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Szabo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlesser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wachter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deiss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgd&#246;erfer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245585v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Beyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.213201" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245588v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Atanasov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balabanski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. F. Dos Santos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.022503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuschl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braeuning-Demian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananyeva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245589v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kienle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buhler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Litvinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.09.033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Mezdari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/8/085202" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756059v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Atanasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Bosch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12022-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gumberidze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneil B. Thorn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Trotsenko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek Banas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082035" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;rot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotsenko" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Volotka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/3/032081" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756034v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Gotta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Anagnostopoulos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0524-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QR3BD2H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613932v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P11-033" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;hlker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brandau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0301-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N25M9RZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601993v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613933v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Strauch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Covita" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11088-1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke B&#252;hler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613934v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12043-011-0036-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6FB2N62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537620v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.033001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459174v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Adrouche" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szabo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316805" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurcewicz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Litvinov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100303006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537623v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.142503" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437901v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reuschl" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3120005" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431689v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Br&#228;uning" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Spillmann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geyer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012072" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430779v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate M&#228;rtin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012026" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337736v2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/63001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245596v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braeuning" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geyer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119992" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00967-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352813v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435758v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-O. Le Bigot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boucard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T134/014015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SMSQ1V3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430954v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Olivier Le Bigot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.019" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0HSN27-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430921v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012027" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537629v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beckert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleile" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chatterjee" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292459" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430752v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-009-0062-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD8P9RT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281100v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Winckler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Essel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2008.04.062" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281101v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Egelhof" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-008-9792-8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956E6A4CBFA5CE8BF4885003E65355A9689AADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281102v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Patyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.262501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403041v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich F. Beyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Hennebach" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194485" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005043" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226201005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zaragoza Gonzalez-Miret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645767v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kozhedub" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.090" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425366v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Noury" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pacquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012111" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537616v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bari" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Dang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/13/132005" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281097v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53011-X" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Szabo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281098v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2977835" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281099v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoehlker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53005-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophor Kozhuharov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Biri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002774v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017736v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leckenby" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glorius" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699189v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Szabo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gumberidze" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest G. Kessler Jr" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116718v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110415v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067768v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674426v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schippers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lestinsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6j3v-lwxj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Godinho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2025012008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leckenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Sidhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ade956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906449v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guerra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g5pg-85v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237277v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0293473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610556v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Maxton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae4237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00910-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.232701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sz&#225;nyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08130-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms11040064" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kubala-Kuku&#347;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321; Jab&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Aumayr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040151" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179772v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuhrmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gorke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00387-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Anda Villa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouillaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360269v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Bian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062505" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Chesnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454806v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciccodicola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933221v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gumberidze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ozturk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trandafir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caltun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciocarlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hempelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab3174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723999v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-018-0207-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80593-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546356v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gassner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Spillmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad01d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128733v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346282v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gafton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Caltun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314041v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dax" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Egger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrianov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagnoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-02643-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borchert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Egger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201613001022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Beyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Fainstein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ramirez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245575v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Thorn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fontes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227333v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ramillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennebach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14190-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salehzadeh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rozet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/8/082006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245578v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Covita" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010407" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245583v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Szabo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlesser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wachter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deiss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgd&#246;erfer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245585v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Beyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.213201" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245588v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Atanasov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balabanski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. F. Dos Santos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.022503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuschl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braeuning-Demian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananyeva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245589v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kienle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buhler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Litvinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.09.033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756233v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gumberidze" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneil B. Thorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Trotsenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek Banas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Mezdari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/8/085202" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Atanasov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Bosch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12022-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;rot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotsenko" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Volotka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/3/032081" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;hlker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brandau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0301-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N25M9RZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756034v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Gotta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Anagnostopoulos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0524-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QR3BD2H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613932v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P11-033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Strauch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Covita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11088-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke B&#252;hler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613934v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12043-011-0036-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6FB2N62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Adrouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szabo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316805" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.033001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurcewicz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Litvinov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100303006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537623v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.142503" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braeuning" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119992" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437901v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reuschl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3120005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431689v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Br&#228;uning" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Spillmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geyer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012072" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate M&#228;rtin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012026" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337736v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/63001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00967-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352813v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435758v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-O. Le Bigot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boucard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T134/014015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SMSQ1V3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537629v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beckert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleile" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chatterjee" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292459" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430954v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Olivier Le Bigot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0HSN27-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430752v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-009-0062-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD8P9RT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281101v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beller" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Egelhof" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-008-9792-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956E6A4CBFA5CE8BF4885003E65355A9689AADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Winckler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Essel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2008.04.062" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281102v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Patyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.262501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403041v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich F. Beyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Hennebach" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194485" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005043" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226201005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zaragoza Gonzalez-Miret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645767v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kozhedub" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.090" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425366v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Noury" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pacquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012111" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537616v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bari" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Dang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/13/132005" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437896v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Szabo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281097v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53011-X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281098v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2977835" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281099v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoehlker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53005-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophor Kozhuharov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Biri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002774v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017736v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leckenby" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glorius" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699189v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Szabo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gumberidze" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest G. Kessler Jr" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116718v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110415v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067768v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674426v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>