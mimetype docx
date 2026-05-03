--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -127,412 +127,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Strong-Field QED to Second Order in the Highly Correlated Atomic System Berylliumlike Pb&amp;lt;sup&amp;gt;78+&amp;lt;/sup&amp;gt; by Electron-Ion Collision Spectroscopy</w:t>
+                <w:t xml:space="preserve">Modulating the surface chemistry of gold nanoparticles produced via laser ablation in liquids by favored oxidative processes in the presence of Br anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Schippers</w:t>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brandau</w:t>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fuchs</w:t>
+                <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lestinsky</w:t>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.X Wang</w:t>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (11), pp.113001. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (11), pp.5623-5630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/6j3v-lwxj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP03586K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267662v1</w:t>
+                <w:t xml:space="preserve">hal-04973542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Sampling for Exploring Lennard-Jones Clusters</w:t>
+                <w:t xml:space="preserve">Testing Strong-Field QED to Second Order in the Highly Correlated Atomic System Berylliumlike Pb&amp;lt;sup&amp;gt;78+&amp;lt;/sup&amp;gt; by Electron-Ion Collision Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lune Maillard</w:t>
+                <w:t xml:space="preserve">S Schippers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Finocchi</w:t>
+                <w:t xml:space="preserve">C Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Godinho</w:t>
+                <w:t xml:space="preserve">S Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Lestinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.X Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psf2025012008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (11), pp.113001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/6j3v-lwxj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377063v1</w:t>
+                <w:t xml:space="preserve">hal-05267662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the surface chemistry of gold nanoparticles produced via laser ablation in liquids by favored oxidative processes in the presence of Br anions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nested Sampling for Exploring Lennard-Jones Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bozek</w:t>
+                <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+                <w:t xml:space="preserve">César Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (11), pp.5623-5630. </w:t>
+              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP03586K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/psf2025012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973542v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian and Monte Carlo approaches to estimating uncertainty for the measurement of the bound-state $\beta$ decay of $^{205}\mathrm{Tl}^{81+}$</w:t>
               </w:r>
@@ -591,51 +591,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Glorius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chin.Phys.</w:t>
+              <w:t xml:space="preserve">Chin.Phys.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (11), pp.114001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1674-1137/ade956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
@@ -652,51 +652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach for Strong Field QED Tests with He-like Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,77 +786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the partition function for temperature-dependent potentials with nested sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Huppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,252 +914,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple tool for weighted averaging of inconsistent data sets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing quantum electrodynamics in extreme fields using helium-like uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marleen Maxton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Loetzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H F Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banaś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1681-7575/ae4237⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625 (7996), pp.673 - 678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06910-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610556v3</w:t>
+                <w:t xml:space="preserve">hal-04419190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing quantum electrodynamics in extreme fields using helium-like uranium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">U. Spillmann</w:t>
+                <w:t xml:space="preserve">A simple tool for weighted averaging of inconsistent data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Banaś</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marleen Maxton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 625 (7996), pp.673 - 678. </w:t>
+              <w:t xml:space="preserve">Metrologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (1), pp.015009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06910-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1681-7575/ae4237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419190v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610556v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision, reference-free measurements of 2p → 1s transitions in boron-like sulfur and argon</w:t>
               </w:r>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleen Maxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 78 (9), pp.116. </w:t>
@@ -1681,64 +1681,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating space charge in time-resolved photoelectron spectroscopy to study laser-heated copper dynamics in the high fluence regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,209 +1809,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and Satellite Studies of Highly Charged Ions X-ray Spectra Using Bayesian Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessing Search and Unsupervised Clustering Algorithms in Nested Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lune Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Finocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.64. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms11040064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e25020347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297402v1</w:t>
+                <w:t xml:space="preserve">hal-03988205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Search and Unsupervised Clustering Algorithms in Nested Sampling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Shape and Satellite Studies of Highly Charged Ions X-ray Spectra Using Bayesian Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (2), pp.347. </w:t>
+              <w:t xml:space="preserve">Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e25020347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms11040064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988205v1</w:t>
+                <w:t xml:space="preserve">hal-04297402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute measurement of the relativistic magnetic dipole transition in He-like sulfur</w:t>
               </w:r>
@@ -2259,325 +2259,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Probing Surface Magnetism with Highly Charged Ions</w:t>
+                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perla Dergham</w:t>
+                <w:t xml:space="preserve">Mariette Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friedrich Aumayr</w:t>
+                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Prigent</w:t>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bräuning-Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atoms10040151⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908970v1</w:t>
+                <w:t xml:space="preserve">hal-03908974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a keV/u Ion Spectrometer for the FISIC Platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Probing Surface Magnetism with Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
+                <w:t xml:space="preserve">Perla Dergham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Aumayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Méry</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bräuning-Demian</w:t>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (4), pp.146. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atoms10040146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atoms10040151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908974v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional probabilities of measurements, quantum time and the Wigner's friend case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (3), pp.032213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2602,103 +2602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Chemistry of Gold Nanoparticles Produced by Laser Ablation in Pure and Saline Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2942,429 +2942,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Lévy</w:t>
+                <w:t xml:space="preserve">Reference-free measurements of the $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{2}{P}_{1/2,3/2}^{o}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ and $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{4}{P}_{5/2}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ transition energies and widths in lithiumlike sulfur and argon ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojie Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Blanchet</w:t>
+                <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1412, pp.202022. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.062505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966519v1</w:t>
+                <w:t xml:space="preserve">hal-02360269v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser induced structural dynamics probed by time-resolved photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M de Anda Villa</w:t>
+                <w:t xml:space="preserve">J Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lévy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Gaudin</w:t>
+                <w:t xml:space="preserve">David Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Bouillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Descamps</w:t>
+                <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1412 (13), pp.132025. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132025⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1412, pp.202022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943328v1</w:t>
+                <w:t xml:space="preserve">hal-02966519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free measurements of the $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{2}{P}_{1/2,3/2}^{o}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ and $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{4}{P}_{5/2}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ transition energies and widths in lithiumlike sulfur and argon ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast laser induced structural dynamics probed by time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Machado</w:t>
+                <w:t xml:space="preserve">A Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guojie Bian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+                <w:t xml:space="preserve">R Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amaro</w:t>
+                <w:t xml:space="preserve">D Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (6), pp.062505. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412 (13), pp.132025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360269v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low energy beamline of the FISIC experiment: current status of construction and performance</w:t>
               </w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional probability and interferences in generalized measurements with or without definite causal order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (5), pp.052224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3795,77 +3795,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
@@ -3897,230 +3897,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Surface Oxidation State of Free-Standing Gold Nanoparticles Produced by Laser Ablation</w:t>
+                <w:t xml:space="preserve">The Nested_fit data analysis program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326073v1</w:t>
+                <w:t xml:space="preserve">hal-02196171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nested_fit data analysis program</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing the Surface Oxidation State of Free-Standing Gold Nanoparticles Produced by Laser Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Boudjada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (36), pp.11859-11871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196171v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New test of modulated electron capture decay of hydrogen-like $^{142}$Pm ions: precision measurement of purely exponential decay</w:t>
               </w:r>
@@ -4368,121 +4368,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Quantum Mechanics and Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Depth profiling of the chemical composition of free-standing carbon dots using X-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Papagiannouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10701-018-0207-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (26), pp.14889 - 14897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723999v3</w:t>
+                <w:t xml:space="preserve">hal-01879660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape analysis of the K$\beta$ transition in muonic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4504,280 +4560,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (4), pp.72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-80593-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth profiling of the chemical composition of free-standing carbon dots using X-ray photoelectron spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relational Quantum Mechanics and Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (26), pp.14889 - 14897. </w:t>
+              <w:t xml:space="preserve">Foundations of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b03800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10701-018-0207-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879660v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723999v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength-dispersive spectroscopy in the hard x-ray regime of a heavy highly-charged ion: The 1s Lamb shift in hydrogen-like gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian data analysis tools for atomic physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 408, pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5194,403 +5194,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy cost and optimisation in breath-hold diving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Measurement of the charged pion mass using X-ray spectroscopy of exotic atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.009⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 759, pp.583-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01128733v3</w:t>
+                <w:t xml:space="preserve">hal-01314041v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of zinc ferrite thin films irradiated by 90keV neon ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy cost and optimisation in breath-hold diving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 396, pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346282v1</w:t>
+                <w:t xml:space="preserve">hal-01128733v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the charged pion mass using X-ray spectroscopy of exotic atoms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural and magnetic properties of zinc ferrite thin films irradiated by 90keV neon ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Borchert</w:t>
+                <w:t xml:space="preserve">E.V. Gafton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dax</w:t>
+                <w:t xml:space="preserve">G. Bulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Egger</w:t>
+                <w:t xml:space="preserve">O.F. Caltun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 759, pp.583-588. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.171-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2016.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314041v2</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy Ne ion beam induced-modifications of magnetic properties in MnAs thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the charged pion mass using a low-density target of light atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5942,740 +5942,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal optics for precision x-ray spectroscopy on highly charged ions-conception and proof</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hints on the origin of the thermal hysteresis suppression in giant magnetocaloric thin films irradiatied with highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. F. Beyer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">U. Spillmann</w:t>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (1), pp. 012028 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245574v1</w:t>
+                <w:t xml:space="preserve">hal-01227333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Improvement of the ETACHA Code towards low velocities and many-electron ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bernard-Carlsson</w:t>
+                <w:t xml:space="preserve">P D Fainstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">M Galassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C A Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 635 (3), pp.032021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265737v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the ETACHA Code towards low velocities and many-electron ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P D Fainstein</w:t>
+                <w:t xml:space="preserve">Ground-state excitation of heavy highly-charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Galassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prigent</w:t>
+                <w:t xml:space="preserve">D. B. Thorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C A Ramirez</w:t>
+                <w:t xml:space="preserve">C. J. Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Najjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266438v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-state excitation of heavy highly-charged ions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal optics for precision x-ray spectroscopy on highly charged ions-conception and proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Najjari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. L. Zhang</w:t>
+                <w:t xml:space="preserve">H. F. Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245575v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hints on the origin of the thermal hysteresis suppression in giant magnetocaloric thin films irradiatied with highly charged ions</w:t>
+                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard-Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 635 (1), pp. 012028 </w:t>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/1/012028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227333v2</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution x-ray spectroscopy to probe quantum dynamics in collisions of Ar17+, 18(+) ions with atoms and solids, towards clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Ramillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy as a tool to enlighten the growth of Van der Waals nanoparticles in a supersonic jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,90 +6899,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadronic shift in pionic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (12), pp.190. </w:t>
@@ -7014,593 +7014,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from highly-charged ions after electron transfer in slow collisions: the role of multiple capture processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron capture at low velocity in the collision of Ar17+ ions with atoms, clusters and solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Salehzadeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">E. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Steydli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 488 (Section 8), pp.082006. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/8/082006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 488 (Section 1), pp.012029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245579v1</w:t>
+                <w:t xml:space="preserve">hal-01245583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the laser wavelength in the X-ray production for clusters under intense laser pulses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Habib</w:t>
+                <w:t xml:space="preserve">Precision measurement of the (3p-1s) X-ray transition in muonic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Covita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132021⟩</w:t>
+              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063779614010407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245578v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of the (3p-1s) X-ray transition in muonic hydrogen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Gorke</w:t>
+                <w:t xml:space="preserve">X-ray emission from highly-charged ions after electron transfer in slow collisions: the role of multiple capture processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salehzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063779614010407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488 (Section 8), pp.082006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/8/082006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245580v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron capture at low velocity in the collision of Ar17+ ions with atoms, clusters and solids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Role of the laser wavelength in the X-ray production for clusters under intense laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 488 (Section 1), pp.012029. </w:t>
+              <w:t xml:space="preserve">, 2014, 488, pp.132021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245583v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vacuum double-crystal spectrometer for reference-free X-ray spectroscopy of highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. I. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,51 +7824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the thermal hysteresis in magnetocaloric MnAs thin film by highly charged ion bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,77 +7984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jagodziński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 753, pp.121-130. </w:t>
@@ -8086,563 +8086,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron- and Proton-Impact Excitation of Hydrogenlike Uranium in Relativistic Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. L. Zhang</w:t>
+                <w:t xml:space="preserve">Half-life measurements of highly charged radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.213201⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, T156, pp.014026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245590v1</w:t>
+                <w:t xml:space="preserve">hal-01245588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hidki</w:t>
+                <w:t xml:space="preserve">High-accuracy x-ray line standards in the 3-keV region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schlesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Covita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. F. Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (2), pp.022503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.022503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764943v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-life measurements of highly charged radionuclides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bosch</w:t>
+                <w:t xml:space="preserve">Electron- and Proton-Impact Excitation of Hydrogenlike Uranium in Relativistic Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Najjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (21), pp.213201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.213201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/2013/T156/014026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245588v1</w:t>
+                <w:t xml:space="preserve">hal-01245590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-accuracy x-ray line standards in the 3-keV region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. S. Covita</w:t>
+                <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gafton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. F. Dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Fuhrmann</w:t>
+                <w:t xml:space="preserve">S. Hidki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (2), pp.022503. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 317, pp.154-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.022503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245591v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurement of the 2 P-3(0) state in He-like uranium</w:t>
               </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braeuning-Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,51 +8775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta decay of highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,64 +9164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of slow collisions for (quasi) symmetric heavy systems: what can be extracted from high resolution X-ray spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,64 +9324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Atanasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Balabanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9432,103 +9432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining clustering properties through the selectivity of collision dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 388, pp.082009. </w:t>
@@ -9713,77 +9713,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between X-ray yield and electron spectra in laser-cluster interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9974,376 +9974,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization and anisotropic emission of K-shell radiation from heavy few electron ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daneil B. Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlev Gotta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Gorke</w:t>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-011-0524-0⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (5), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/P11-033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756034v1</w:t>
+                <w:t xml:space="preserve">hal-00613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization and anisotropic emission of K-shell radiation from heavy few electron ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+                <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. D. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 209, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-011-0524-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/P11-033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00613932v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10394,77 +10394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential energy measurement between He- and Li-like uranium intra-shell transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10528,77 +10528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10821,51 +10821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic temperatures, densities and plasma X-ray emission of a 14.5 GHz Electron-Cyclotron Resonance Ion Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Adrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (3), pp.033001. </w:t>
@@ -11214,77 +11214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11348,64 +11348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Determination of the dπ↔NN Transition Strength at Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11508,51 +11508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11597,593 +11597,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimental Developments for the Lamb-Shift Investigation in Heavy Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doppler-tuned Bragg Spectroscopy of Excited Levels in He-Like Uranium: a discussion of the uncertainty contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Reuschl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Hess</w:t>
+                <w:t xml:space="preserve">Ajay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Märtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3120005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163, pp.012026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437901v1</w:t>
+                <w:t xml:space="preserve">hal-00430779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization studies of radiative electron capture into highly-charged uranium ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Geyer</w:t>
+                <w:t xml:space="preserve">Observation of the 2p3/2 -&amp;gt; 2s1/2 intra-shell transition in He-like uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renate Märtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012072⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (6), pp.63001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/63001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431689v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler-tuned Bragg Spectroscopy of Excited Levels in He-Like Uranium: a discussion of the uncertainty contributions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renate Märtin</w:t>
+                <w:t xml:space="preserve">Expérimental Developments for the Lamb-Shift Investigation in Heavy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Reuschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012026⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1099, pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3120005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430779v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the 2p3/2 -&amp;gt; 2s1/2 intra-shell transition in He-like uranium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Indelicato</w:t>
+                <w:t xml:space="preserve">Polarization studies of radiative electron capture into highly-charged uranium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renate Märtin</w:t>
+                <w:t xml:space="preserve">Harald Bräuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Brandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 87 (6), pp.63001. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163, pp.012072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/63001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337736v2</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral shape of the 2E1 decay from 2s state in He-like tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12273,90 +12273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape of the muH(3p - 1s) hyperfine transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12446,51 +12446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13114,77 +13114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape of the μH(3p - 1s) transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13812,64 +13812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Olivier Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maik Hennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13991,51 +13991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris ( France), France. pp.43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14069,90 +14069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14203,77 +14203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering methods for exploration of potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts 40th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14311,64 +14311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian-assisted strategies to Landau-like effective Hamiltonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Zaragoza Gonzalez-Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts 40th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14786,77 +14786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of slow HCI with gaseous targets: absolute x-ray emission cross sections and contribution of multi-capture processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14914,295 +14914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00769581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray spectroscopy characterization of Ar$^{17+}$ produced by an ECRIS in the afterglow mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prigent</w:t>
+                <w:t xml:space="preserve">Collisions of Ar17+ ions with gaseous and solid targets at a few tens of keV/q probed by X-ray spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Pacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON THE PHYSICS OF HIGHLY CHARGED IONS (HCI 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012111⟩</w:t>
+              <w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Kalamazoo, United States. pp.132005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/194/13/132005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425366v1</w:t>
+                <w:t xml:space="preserve">hal-00537616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisions of Ar17+ ions with gaseous and solid targets at a few tens of keV/q probed by X-ray spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+                <w:t xml:space="preserve">X-ray spectroscopy characterization of Ar$^{17+}$ produced by an ECRIS in the afterglow mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bari</w:t>
+                <w:t xml:space="preserve">Fabien Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.M. Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">J.Y. Pacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Kalamazoo, United States. pp.132005, </w:t>
+              <w:t xml:space="preserve">14TH INTERNATIONAL CONFERENCE ON THE PHYSICS OF HIGHLY CHARGED IONS (HCI 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Tokyo, Japan. pp.012111, </w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/194/13/132005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537616v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiment with Highly Charged Ions at the Paris ECR Ion Source, SIMPA</w:t>
               </w:r>
@@ -15326,90 +15326,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on highly charged heavy ions in conjunction with exotic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Gothenburg, Unknown Region. pp.217-235, </w:t>
@@ -15447,103 +15447,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions from recent pionic-atom experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Cold Antimatter Plasmas and Application to Fundamental Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Okinawa, Unknown Region. pp.162-177, </w:t>
@@ -15633,51 +15633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Gothenburg, Unknown Region. pp.57-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15711,90 +15711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Measurements of Radiative Electron Capture Transitions in Highly Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bräuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophor Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15849,51 +15849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heavy ions to exotic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Heavy Ion Physics: Memorial Symposium for Gerhard Soff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Frankfurt, Germany. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,51 +15918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution He-like Argon And Sulfur Spectra From The PSI ECRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15970,51 +15970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECR Ion Sources 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Berkeley, California, USA, United States</w:t>
@@ -16043,51 +16043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRECISION SPECTROSCOPY OF PIONIC ATOMS: FROM PION MASS EVALUATION TO TESTS OF CHIRAL PERTURBATION THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFNE 2004: Physics at meson factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16157,51 +16157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian and Monte Carlo approaches to estimating uncertainty for the measurement of the bound-state $β$ decay of $^{205}\mathrm{Tl}^{81+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leckenby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16301,64 +16301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16380,51 +16380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vacuum double-crystal spectrometer for reference-free highly charged ions X-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16498,51 +16498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic calculations of pionic and kaonic atoms hyperfine structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16586,77 +16586,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly charged ion X-rays from Electron-Cyclotron Resonance Ion Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16723,51 +16723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests d'Électrodynamique Quantique et Étalons de Rayons-X à l'Aide des Atomes Pioniques et des Ions Multichargés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16826,51 +16826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of highly charged ions and pionic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Univesité Pierre et Marie Curie, Sorbonne Universités, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17057,51 +17057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schippers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lestinsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6j3v-lwxj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Godinho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2025012008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leckenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Sidhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ade956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906449v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guerra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g5pg-85v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237277v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0293473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610556v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Maxton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae4237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00910-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.232701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sz&#225;nyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08130-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297402v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms11040064" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020347" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kubala-Kuku&#347;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321; Jab&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908970v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Aumayr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040151" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179772v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuhrmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gorke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00387-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Anda Villa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;vy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouillaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360269v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Bian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062505" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Chesnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454806v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciccodicola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933221v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gumberidze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196171v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ozturk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trandafir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caltun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciocarlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hempelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab3174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723999v3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-018-0207-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792778v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotta" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80593-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546356v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gassner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Spillmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad01d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128733v3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346282v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gafton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulai" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Caltun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.035" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314041v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dax" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Egger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrianov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagnoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-02643-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borchert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Egger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201613001022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245574v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Beyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144010" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Fainstein" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ramirez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245575v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Thorn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fontes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Zhang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227333v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012028" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ramillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennebach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14190-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245579v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salehzadeh" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rozet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/8/082006" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245578v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132021" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245580v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Covita" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010407" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245583v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012029" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Szabo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlesser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wachter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deiss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgd&#246;erfer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245585v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Beyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245590v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.213201" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245588v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Atanasov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balabanski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014026" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245591v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. F. Dos Santos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.022503" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuschl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braeuning-Demian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananyeva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245589v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kienle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buhler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Litvinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.09.033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756233v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gumberidze" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneil B. Thorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Trotsenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek Banas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Mezdari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/8/085202" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Atanasov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Bosch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12022-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;rot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotsenko" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Volotka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/3/032081" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;hlker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brandau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0301-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N25M9RZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756034v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Gotta" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Anagnostopoulos" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hler" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0524-0" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QR3BD2H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613932v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P11-033" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Strauch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Covita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11088-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke B&#252;hler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613934v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12043-011-0036-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6FB2N62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Adrouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szabo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316805" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.033001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurcewicz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Litvinov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100303006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537623v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.142503" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braeuning" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119992" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437901v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reuschl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3120005" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431689v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Br&#228;uning" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Spillmann" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geyer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012072" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate M&#228;rtin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012026" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337736v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/63001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00967-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352813v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435758v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-O. Le Bigot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boucard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T134/014015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SMSQ1V3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537629v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beckert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleile" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chatterjee" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292459" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430954v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Olivier Le Bigot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0HSN27-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430752v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-009-0062-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD8P9RT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281101v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beller" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Egelhof" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-008-9792-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956E6A4CBFA5CE8BF4885003E65355A9689AADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Winckler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Essel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2008.04.062" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281102v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Patyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.262501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403041v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich F. Beyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Hennebach" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194485" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005043" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226201005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zaragoza Gonzalez-Miret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645767v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kozhedub" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.090" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425366v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Noury" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pacquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012111" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537616v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bari" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Dang" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/13/132005" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437896v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Szabo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281097v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53011-X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281098v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2977835" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281099v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoehlker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53005-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophor Kozhuharov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Biri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002774v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017736v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leckenby" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glorius" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699189v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Szabo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gumberidze" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest G. Kessler Jr" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116718v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110415v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067768v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674426v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schippers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fuchs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lestinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6j3v-lwxj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Godinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2025012008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leckenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Sidhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ade956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906449v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guerra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g5pg-85v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237277v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0293473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610556v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Maxton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae4237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00910-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.232701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sz&#225;nyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08130-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms11040064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kubala-Kuku&#347;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321; Jab&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Aumayr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179772v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuhrmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gorke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00387-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360269v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Bian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Anda Villa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;vy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouillaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Chesnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454806v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciccodicola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933221v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gumberidze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ozturk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trandafir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caltun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciocarlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hempelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab3174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80593-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723999v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-018-0207-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546356v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gassner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Spillmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad01d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314041v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dax" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Egger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128733v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gafton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Caltun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrianov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagnoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-02643-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borchert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Egger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201613001022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227333v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Fainstein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ramirez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Thorn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fontes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245574v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Beyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ramillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennebach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14190-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rozet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Covita" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245579v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salehzadeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/8/082006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Szabo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlesser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wachter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deiss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgd&#246;erfer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245585v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Beyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Atanasov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balabanski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. F. Dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.022503" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245590v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.213201" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuschl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braeuning-Demian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananyeva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245589v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kienle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buhler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Litvinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.09.033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756233v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gumberidze" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneil B. Thorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Trotsenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek Banas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Mezdari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/8/085202" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Atanasov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Bosch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12022-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;rot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotsenko" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Volotka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/3/032081" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;hlker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brandau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0301-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N25M9RZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613932v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P11-033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756034v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Gotta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Anagnostopoulos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0524-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QR3BD2H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Strauch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Covita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11088-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke B&#252;hler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613934v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12043-011-0036-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6FB2N62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Adrouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szabo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316805" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.033001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurcewicz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Litvinov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100303006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537623v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.142503" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braeuning" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119992" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430779v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate M&#228;rtin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012026" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337736v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/63001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reuschl" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3120005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Br&#228;uning" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Spillmann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geyer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012072" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00967-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352813v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435758v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-O. Le Bigot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boucard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T134/014015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SMSQ1V3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537629v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beckert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleile" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chatterjee" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292459" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430954v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Olivier Le Bigot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0HSN27-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430752v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-009-0062-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD8P9RT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281101v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beller" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Egelhof" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-008-9792-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956E6A4CBFA5CE8BF4885003E65355A9689AADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Winckler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Essel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2008.04.062" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281102v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Patyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.262501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403041v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich F. Beyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Hennebach" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194485" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005043" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226201005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zaragoza Gonzalez-Miret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645767v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kozhedub" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.090" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537616v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bari" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Dang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/13/132005" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425366v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Noury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pacquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012111" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437896v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Szabo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281097v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53011-X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281098v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2977835" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281099v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoehlker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53005-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophor Kozhuharov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Biri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002774v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017736v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leckenby" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glorius" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699189v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Szabo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gumberidze" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest G. Kessler Jr" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116718v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110415v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067768v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674426v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>