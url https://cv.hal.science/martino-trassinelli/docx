--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -127,412 +127,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the surface chemistry of gold nanoparticles produced via laser ablation in liquids by favored oxidative processes in the presence of Br anions</w:t>
+                <w:t xml:space="preserve">Testing Strong-Field QED to Second Order in the Highly Correlated Atomic System Berylliumlike Pb&amp;lt;sup&amp;gt;78+&amp;lt;/sup&amp;gt; by Electron-Ion Collision Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lévy</w:t>
+                <w:t xml:space="preserve">S Schippers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Blanchet</w:t>
+                <w:t xml:space="preserve">C Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bozek</w:t>
+                <w:t xml:space="preserve">S Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Cabailh</w:t>
+                <w:t xml:space="preserve">M Lestinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+                <w:t xml:space="preserve">S.X Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (11), pp.5623-5630. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (11), pp.113001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CP03586K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/6j3v-lwxj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973542v1</w:t>
+                <w:t xml:space="preserve">hal-05267662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Strong-Field QED to Second Order in the Highly Correlated Atomic System Berylliumlike Pb&amp;lt;sup&amp;gt;78+&amp;lt;/sup&amp;gt; by Electron-Ion Collision Spectroscopy</w:t>
+                <w:t xml:space="preserve">Nested Sampling for Exploring Lennard-Jones Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Schippers</w:t>
+                <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Brandau</w:t>
+                <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fuchs</w:t>
+                <w:t xml:space="preserve">César Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lestinsky</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/6j3v-lwxj⟩</w:t>
+              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psf2025012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267662v1</w:t>
+                <w:t xml:space="preserve">hal-05377063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Sampling for Exploring Lennard-Jones Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulating the surface chemistry of gold nanoparticles produced via laser ablation in liquids by favored oxidative processes in the presence of Br anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lune Maillard</w:t>
+                <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Finocchi</w:t>
+                <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Godinho</w:t>
+                <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, pp.8. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (11), pp.5623-5630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/psf2025012008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP03586K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377063v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian and Monte Carlo approaches to estimating uncertainty for the measurement of the bound-state $\beta$ decay of $^{205}\mathrm{Tl}^{81+}$</w:t>
               </w:r>
@@ -652,51 +652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Approach for Strong Field QED Tests with He-like Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Godinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,77 +786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the partition function for temperature-dependent potentials with nested sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Depondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Huppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,386 +914,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing quantum electrodynamics in extreme fields using helium-like uranium</w:t>
+                <w:t xml:space="preserve">High-precision, reference-free measurements of 2p → 1s transitions in boron-like sulfur and argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Loetzsch</w:t>
+                <w:t xml:space="preserve">Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H F Beyer</w:t>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duval</w:t>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Spillmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Banaś</w:t>
+                <w:t xml:space="preserve">Marleen Maxton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-06910-y⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (9), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00910-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419190v1</w:t>
+                <w:t xml:space="preserve">hal-04582205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple tool for weighted averaging of inconsistent data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marleen Maxton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (1), pp.015009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1681-7575/ae4237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610556v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision, reference-free measurements of 2p → 1s transitions in boron-like sulfur and argon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing quantum electrodynamics in extreme fields using helium-like uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Loetzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H F Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Duval</w:t>
+                <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Macé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marleen Maxton</w:t>
+                <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (9), pp.116. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625 (7996), pp.673 - 678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/s10053-024-00910-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06910-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582205v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound-State Beta Decay of &amp;lt;math display=&amp;quot;inline&amp;quot;&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;msup&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mmultiscripts&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mi&amp;gt;Tl&amp;lt;/mi&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mprescripts/&amp;gt;&amp;lt;none/&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;205&amp;lt;/mn&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/mmultiscripts&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;mrow&amp;gt;&amp;lt;mn&amp;gt;81&amp;lt;/mn&amp;gt;&amp;lt;mo&amp;gt;+&amp;lt;/mo&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/msup&amp;gt;&amp;lt;/mrow&amp;gt;&amp;lt;/math&amp;gt; Ions and the LOREX Project</w:t>
               </w:r>
@@ -1681,103 +1681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating space charge in time-resolved photoelectron spectroscopy to study laser-heated copper dynamics in the high fluence regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hatifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (17), pp.174311. </w:t>
@@ -1815,77 +1815,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Search and Unsupervised Clustering Algorithms in Nested Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (2), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1919,51 +1919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape and Satellite Studies of Highly Charged Ions X-ray Spectra Using Bayesian Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2036,64 +2036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Soum-Sidikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 107, pp.032821. </w:t>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyridon Voikopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2425,64 +2425,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perla Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Aumayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional probabilities of measurements, quantum time and the Wigner's friend case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (3), pp.032213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2602,103 +2602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Chemistry of Gold Nanoparticles Produced by Laser Ablation in Pure and Saline Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2864,507 +2864,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to Bayesian statistics for atomic physicists</w:t>
+                <w:t xml:space="preserve">Reference-free measurements of the $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{2}{P}_{1/2,3/2}^{o}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ and $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{4}{P}_{5/2}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ transition energies and widths in lithiumlike sulfur and argon ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Trassinelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guojie Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/6/062008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (6), pp.062505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885446v1</w:t>
+                <w:t xml:space="preserve">hal-02360269v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-free measurements of the $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{2}{P}_{1/2,3/2}^{o}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ and $1s2s2p{\phantom{\rule{0.16em}{0ex}}}^{4}{P}_{5/2}\rightarrow1{s}^{2}2s{\phantom{\rule{0.16em}{0ex}}}^{2}{S}_{1/2}$ transition energies and widths in lithiumlike sulfur and argon ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nancy Paul</w:t>
+                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amaro</w:t>
+                <w:t xml:space="preserve">J Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.101.062505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1412, pp.202022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360269v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface chemistry of colloidal surfactant-free gold nanoparticles generated by laser ablation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Ultrafast laser induced structural dynamics probed by time-resolved photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V Blanchet</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bouillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1412, pp.202022. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/20/202022⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 1412 (13), pp.132025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966519v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast laser induced structural dynamics probed by time-resolved photoelectron spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to Bayesian statistics for atomic physicists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Descamps</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1412 (13), pp.132025. </w:t>
+              <w:t xml:space="preserve">, 2020, 1412, pp.062008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/13/132025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1412/6/062008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943328v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low energy beamline of the FISIC experiment: current status of construction and performance</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean shift cluster recognition method implementation in the nested sampling algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ciccodicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3566,51 +3566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional probability and interferences in generalized measurements with or without definite causal order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (5), pp.052224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3629,498 +3629,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐resolution wavelength‐dispersive spectroscopy of K‐shell transitions in hydrogen‐like gold</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Nested_fit data analysis program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362557v1</w:t>
+                <w:t xml:space="preserve">hal-02196171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anna Lévy</w:t>
+                <w:t xml:space="preserve">Assessing the Surface Oxidation State of Free-Standing Gold Nanoparticles Produced by Laser Ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahima Boudjada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (36), pp.11859-11871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269117v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nested_fit data analysis program</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An electrostatic in-line charge-state purification system for multicharged ions in the kiloelectronvolt energy range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (8), pp.083306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5093407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196171v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Surface Oxidation State of Free-Standing Gold Nanoparticles Produced by Laser Ablation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
+                <w:t xml:space="preserve">High‐resolution wavelength‐dispersive spectroscopy of K‐shell transitions in hydrogen‐like gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Amans</w:t>
+                <w:t xml:space="preserve">A. Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahima Boudjada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Bozek</w:t>
+                <w:t xml:space="preserve">R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (36), pp.11859-11871. </w:t>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.9b02159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/xrs.3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326073v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New test of modulated electron capture decay of hydrogen-like $^{142}$Pm ions: precision measurement of purely exponential decay</w:t>
               </w:r>
@@ -4400,77 +4400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Papagiannouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel de Anda Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (26), pp.14889 - 14897. </w:t>
@@ -4502,282 +4502,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line shape analysis of the K$\beta$ transition in muonic hydrogen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relational Quantum Mechanics and Probability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-80593-1⟩</w:t>
+              <w:t xml:space="preserve">Foundations of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10701-018-0207-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792778v1</w:t>
+                <w:t xml:space="preserve">hal-01723999v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Quantum Mechanics and Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Line shape analysis of the K$\beta$ transition in muonic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Covita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gorke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (4), pp.72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10701-018-0207-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2018-80593-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723999v3</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelength-dispersive spectroscopy in the hard x-ray regime of a heavy highly-charged ion: The 1s Lamb shift in hydrogen-like gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian data analysis tools for atomic physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 408, pp.301-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,51 +5200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the charged pion mass using X-ray spectroscopy of exotic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy cost and optimisation in breath-hold diving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 396, pp.42-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5464,51 +5464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.F. Caltun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 379, pp.171-178. </w:t>
@@ -5546,51 +5546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy Ne ion beam induced-modifications of magnetic properties in MnAs thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the charged pion mass using a low-density target of light atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5961,51 +5961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hints on the origin of the thermal hysteresis suppression in giant magnetocaloric thin films irradiatied with highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6076,593 +6076,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227333v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the ETACHA Code towards low velocities and many-electron ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal optics for precision x-ray spectroscopy on highly charged ions-conception and proof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. F. Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Lamour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C A Ramirez</w:t>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266438v1</w:t>
+                <w:t xml:space="preserve">hal-01245574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground-state excitation of heavy highly-charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. L. Zhang</w:t>
+                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bernard-Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245575v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal optics for precision x-ray spectroscopy on highly charged ions-conception and proof</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Spillmann</w:t>
+                <w:t xml:space="preserve">Improvement of the ETACHA Code towards low velocities and many-electron ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P D Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Galassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C A Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (3), pp.032022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245574v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of highly charged ions as seeds in a magneto-structural phase transition of magnetocaloric thin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Ground-state excitation of heavy highly-charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Thorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Fontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bernard-Carlsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">H. L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 635 (3), pp.032021. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14, SI), pp.144006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/3/032021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/14/144006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265737v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution x-ray spectroscopy to probe quantum dynamics in collisions of Ar17+, 18(+) ions with atoms and solids, towards clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,64 +6778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bernard Carlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Rozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6880,766 +6880,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadronic shift in pionic hydrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron capture at low velocity in the collision of Ar17+ ions with atoms, clusters and solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hennebach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Gotta</w:t>
+                <w:t xml:space="preserve">E. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Rozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Steydli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14190-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488 (Section 1), pp.012029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245584v1</w:t>
+                <w:t xml:space="preserve">hal-01245583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron capture at low velocity in the collision of Ar17+ ions with atoms, clusters and solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray emission from highly-charged ions after electron transfer in slow collisions: the role of multiple capture processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salehzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -P. Rozet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 488 (Section 1), pp.012029. </w:t>
+              <w:t xml:space="preserve">, 2014, 488 (Section 8), pp.082006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/1/012029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/8/082006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245583v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision measurement of the (3p-1s) X-ray transition in muonic hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gotta</w:t>
+                <w:t xml:space="preserve">Role of the laser wavelength in the X-ray production for clusters under intense laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. S. Covita</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Gorke</w:t>
+                <w:t xml:space="preserve">M. Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guillaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063779614010407⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 488, pp.132021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245580v1</w:t>
+                <w:t xml:space="preserve">hal-01245578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray emission from highly-charged ions after electron transfer in slow collisions: the role of multiple capture processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Rozet</w:t>
+                <w:t xml:space="preserve">Precision measurement of the (3p-1s) X-ray transition in muonic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Covita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/8/082006⟩</w:t>
+              <w:t xml:space="preserve">Physics of Particles and Nuclei [Fizika Elementarnykh Chastits i Atomnogo Yadra / Fizika ėlementarnykh chastit͡s i atomnogo i͡adra]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (1), pp.181-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063779614010407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245579v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the laser wavelength in the X-ray production for clusters under intense laser pulses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadronic shift in pionic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Habib</w:t>
+                <w:t xml:space="preserve">M. Hennebach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fuhrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 488, pp.132021. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (12), pp.190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/488/13/132021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2014-14190-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245578v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vacuum double-crystal spectrometer for reference-free X-ray spectroscopy of highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. I. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7824,51 +7824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the thermal hysteresis in magnetocaloric MnAs thin film by highly charged ion bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7984,77 +7984,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jagodziński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banaś</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 753, pp.121-130. </w:t>
@@ -8252,51 +8252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schlesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. F. Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,103 +8360,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron- and Proton-Impact Excitation of Hydrogenlike Uranium in Relativistic Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. B. Thorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (21), pp.213201. </w:t>
@@ -8494,51 +8494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic properties changes of MnAs thin films irradiated with highly charged ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gafton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,64 +8641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime measurement of the 2 P-3(0) state in He-like uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Braeuning-Demian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9024,485 +9024,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron- and Proton-Impact Excitation in Stored Hydrogenlike Uranium Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of slow collisions for (quasi) symmetric heavy systems: what can be extracted from high resolution X-ray spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+                <w:t xml:space="preserve">Férid Mezdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daneil B. Thorn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H.F. Beyer</w:t>
+                <w:t xml:space="preserve">Jacques Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/8/082035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (8), pp.085202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/8/085202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756233v1</w:t>
+                <w:t xml:space="preserve">hal-00656463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of slow collisions for (quasi) symmetric heavy systems: what can be extracted from high resolution X-ray spectra</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emily Lamour</w:t>
+                <w:t xml:space="preserve">Half-life measurements of stored fully ionized and hydrogen-like 122I ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.R. Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balabanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Férid Mezdari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Merot</w:t>
+                <w:t xml:space="preserve">Fritz Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/8/085202⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2012-12022-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656463v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-life measurements of stored fully ionized and hydrogen-like 122I ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron- and Proton-Impact Excitation in Stored Hydrogenlike Uranium Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Atanasov</w:t>
+                <w:t xml:space="preserve">Daneil B. Thorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Winckler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Batist</w:t>
+                <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fritz Bosch</w:t>
+                <w:t xml:space="preserve">Darek Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.22. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 388, pp.082035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2012-12022-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/388/8/082035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756059v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining clustering properties through the selectivity of collision dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9618,51 +9618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 388, pp.082001. </w:t>
@@ -9713,51 +9713,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between X-ray yield and electron spectra in laser-cluster interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9828,522 +9828,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision studies of fundamental atomic structure with heaviest few-electron ions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stöhlker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H.F. Beyer</w:t>
+                <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Brandau</w:t>
+                <w:t xml:space="preserve">F. D. Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-011-0301-0⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 209, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-011-0524-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613936v1</w:t>
+                <w:t xml:space="preserve">hal-00756034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization and anisotropic emission of K-shell radiation from heavy few electron ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daneil B. Thorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (5), pp.513. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/P11-033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. D. Amaro</w:t>
+                <w:t xml:space="preserve">Precision studies of fundamental atomic structure with heaviest few-electron ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
+                <w:t xml:space="preserve">Thomas Stöhlker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bühler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Gorke</w:t>
+                <w:t xml:space="preserve">Carsten Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperfine Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 209, pp.57. </w:t>
+              <w:t xml:space="preserve">, 2011, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10751-011-0524-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10751-011-0301-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756034v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10394,77 +10394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential energy measurement between He- and Li-like uranium intra-shell transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10528,77 +10528,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anneke Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10675,77 +10675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral distribution of the 2S →1 S two-photon transition in atoms and few-electron ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darek Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10808,64 +10808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic temperatures, densities and plasma X-ray emission of a 14.5 GHz Electron-Cyclotron Resonance Ion Source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Adrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10942,51 +10942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Shape of the Two-Photon Decay of the 2 1S0 State in He-Like Tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10994,51 +10994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Banas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (3), pp.033001. </w:t>
@@ -11128,51 +11128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.A. Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 41 (2), pp.525</w:t>
@@ -11214,77 +11214,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic Deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11348,64 +11348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision Determination of the dπ↔NN Transition Strength at Threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Strauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,740 +11463,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Measurements of Radiative Electron Capture Transitions in Highly Charged Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doppler-tuned Bragg Spectroscopy of Excited Levels in He-Like Uranium: a discussion of the uncertainty contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Braeuning</w:t>
+                <w:t xml:space="preserve">Ajay Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hess</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
+                <w:t xml:space="preserve">Renate Märtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3119992⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163, pp.012026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245596v1</w:t>
+                <w:t xml:space="preserve">hal-00430779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler-tuned Bragg Spectroscopy of Excited Levels in He-Like Uranium: a discussion of the uncertainty contributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Observation of the 2p3/2 -&amp;gt; 2s1/2 intra-shell transition in He-like uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H.F. Beyer</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renate Märtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012026⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (6), pp.63001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/63001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430779v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337736v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the 2p3/2 -&amp;gt; 2s1/2 intra-shell transition in He-like uranium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimental Developments for the Lamb-Shift Investigation in Heavy Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
+                <w:t xml:space="preserve">Regina Reuschl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Indelicato</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renate Märtin</w:t>
+                <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/87/63001⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1099, pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3120005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337736v2</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimental Developments for the Lamb-Shift Investigation in Heavy Ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization studies of radiative electron capture into highly-charged uranium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bräuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Brandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Reuschl</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Hess</w:t>
+                <w:t xml:space="preserve">Sabrina Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1099, pp.168. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 163, pp.012072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3120005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437901v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization studies of radiative electron capture into highly-charged uranium ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Polarization Measurements of Radiative Electron Capture Transitions in Highly Charged Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Braeuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Spillmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carsten Brandau</w:t>
+                <w:t xml:space="preserve">S. Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Geyer</w:t>
+                <w:t xml:space="preserve">Ch. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 163, pp.012072. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1099, pp.117-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/163/1/012072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3119992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431689v1</w:t>
+                <w:t xml:space="preserve">hal-01245596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral shape of the 2E1 decay from 2s state in He-like tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12273,90 +12273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape of the muH(3p - 1s) hyperfine transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12446,51 +12446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12566,51 +12566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-photon decay in highly charged heavy ions: Spectral shape of the 2E1 (2 1S0 -&amp;gt; 1 1S0) in He-like tin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy Trotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Volotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12967,51 +12967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital electron capture decay of hydrogen- and helium-like 142Pm ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Geissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13019,51 +13019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu.A. Litvinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 679 (1), pp.36-40. </w:t>
@@ -13114,77 +13114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line shape of the μH(3p - 1s) transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gorke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13241,307 +13241,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First experiments aiming for precise Lamb shift measurements on hydrogen-like heavy ions with low temperature calorimeters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Beckert</w:t>
+                <w:t xml:space="preserve">Observation of non-exponential orbital electron capture decays of hydrogen-like (140)Pr and (142)Pm ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. A. Litvinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Beller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bleile</w:t>
+                <w:t xml:space="preserve">N. Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Egelhof</w:t>
+                <w:t xml:space="preserve">D. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. G. Essel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10909-008-9792-8⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 664 (3), pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2008.04.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281101v1</w:t>
+                <w:t xml:space="preserve">hal-01281100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of non-exponential orbital electron capture decays of hydrogen-like (140)Pr and (142)Pm ions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bosch</w:t>
+                <w:t xml:space="preserve">First experiments aiming for precise Lamb shift measurements on hydrogen-like heavy ions with low temperature calorimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andrianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Winckler</w:t>
+                <w:t xml:space="preserve">P. Beller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bleile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. G. Essel</w:t>
+                <w:t xml:space="preserve">P. Egelhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 151 (3-4), pp.1049-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10909-008-9792-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2008.04.062⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281100v1</w:t>
+                <w:t xml:space="preserve">hal-01281101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the β&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and orbital electron-capture decay rates in fully ionized, hydrogenlike, and helium like &amp;lt;sup&amp;gt;140&amp;lt;/sup&amp;gt;Pr ions</w:t>
               </w:r>
@@ -13700,64 +13700,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich F. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Liesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stöhlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 245 (1), pp.67 à 71</w:t>
@@ -13812,64 +13812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-Olivier Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maik Hennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13991,51 +13991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris ( France), France. pp.43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14069,90 +14069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionic hydrogen and deuterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14203,77 +14203,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering methods for exploration of potential energy surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lune Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts 40th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14311,64 +14311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian-assisted strategies to Landau-like effective Hamiltonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Zaragoza Gonzalez-Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Finocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts 40th International Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14393,51 +14393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact parameter sensitive study of inner-shell atomic processes in the experimental storage ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14527,51 +14527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the Thermal Hysteresis in Magnetocaloric Thin Films by Highly Charged Ion Bombardment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14786,77 +14786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of slow HCI with gaseous targets: absolute x-ray emission cross sections and contribution of multi-capture processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14920,103 +14920,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions of Ar17+ ions with gaseous and solid targets at a few tens of keV/q probed by X-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.M. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI INTERNATIONAL CONFERENCE ON PHOTONIC, ELECTRONIC AND ATOMIC COLLISIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Kalamazoo, United States. pp.132005, </w:t>
@@ -15067,51 +15067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy characterization of Ar$^{17+}$ produced by an ECRIS in the afterglow mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maunoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15182,316 +15182,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiment with Highly Charged Ions at the Paris ECR Ion Source, SIMPA</w:t>
+                <w:t xml:space="preserve">Experiments on highly charged heavy ions in conjunction with exotic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csilla Szabo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E.-O. Le Bigot</w:t>
+                <w:t xml:space="preserve">P. Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Trassinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRIS 2008, 18th International Workshop on ECR Ion Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Gothenburg, Unknown Region. pp.217-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-3276(07)53011-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00437896v1</w:t>
+                <w:t xml:space="preserve">hal-01281097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on highly charged heavy ions in conjunction with exotic atoms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. S. Covita</w:t>
+                <w:t xml:space="preserve">Experiment with Highly Charged Ions at the Paris ECR Ion Source, SIMPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gumberidze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Indelicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-O. Le Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECRIS 2008, 18th International Workshop on ECR Ion Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281097v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions from recent pionic-atom experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15499,51 +15499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. F. Anagnostopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Cold Antimatter Plasmas and Application to Fundamental Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Okinawa, Unknown Region. pp.162-177, </w:t>
@@ -15594,90 +15594,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum electrodynamics in one- and two-electron high-Z ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Stoehlker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gumberidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reuschl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium in Honor of Ingvar Lindgrens 75th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Gothenburg, Unknown Region. pp.57-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15711,90 +15711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization Measurements of Radiative Electron Capture Transitions in Highly Charged Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Bräuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Spillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophor Kozhuharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15849,51 +15849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From heavy ions to exotic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Heavy Ion Physics: Memorial Symposium for Gerhard Soff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Frankfurt, Germany. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15918,51 +15918,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution He-like Argon And Sulfur Spectra From The PSI ECRIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandor Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15970,51 +15970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECR Ion Sources 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Berkeley, California, USA, United States</w:t>
@@ -16043,51 +16043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRECISION SPECTROSCOPY OF PIONIC ATOMS: FROM PION MASS EVALUATION TO TESTS OF CHIRAL PERTURBATION THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAFNE 2004: Physics at meson factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16157,51 +16157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian and Monte Carlo approaches to estimating uncertainty for the measurement of the bound-state $β$ decay of $^{205}\mathrm{Tl}^{81+}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leckenby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16301,64 +16301,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16380,51 +16380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vacuum double-crystal spectrometer for reference-free highly charged ions X-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.I. Szabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16498,51 +16498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relativistic calculations of pionic and kaonic atoms hyperfine structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Indelicato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16612,51 +16612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Covita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16723,51 +16723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests d'Électrodynamique Quantique et Étalons de Rayons-X à l'Aide des Atomes Pioniques et des Ions Multichargés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16826,51 +16826,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and dynamics of highly charged ions and pionic atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Univesité Pierre et Marie Curie, Sorbonne Universités, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17057,51 +17057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schippers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fuchs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lestinsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6j3v-lwxj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Maillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Godinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2025012008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leckenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Sidhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ade956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906449v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guerra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g5pg-85v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237277v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0293473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610556v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Maxton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae4237" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00910-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.232701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sz&#225;nyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08130-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms11040064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kubala-Kuku&#347;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321; Jab&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Aumayr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179772v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuhrmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gorke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00387-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360269v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Bian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Anda Villa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;vy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouillaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Chesnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454806v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciccodicola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933221v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gumberidze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hess" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196171v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ozturk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trandafir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caltun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciocarlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hempelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab3174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80593-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723999v3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-018-0207-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546356v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gassner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Spillmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad01d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314041v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dax" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Egger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128733v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gafton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Caltun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrianov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagnoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-02643-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borchert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Egger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201613001022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227333v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Fainstein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ramirez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Thorn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fontes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Zhang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245574v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Beyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ramillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245584v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennebach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14190-x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rozet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012029" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245580v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Covita" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010407" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245579v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salehzadeh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/8/082006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comte" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132021" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Szabo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlesser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wachter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deiss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgd&#246;erfer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245585v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Beyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Atanasov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balabanski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. F. Dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.022503" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245590v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.213201" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuschl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braeuning-Demian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananyeva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245589v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kienle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buhler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Litvinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.09.033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756233v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gumberidze" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneil B. Thorn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Trotsenko" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek Banas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082035" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656463v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Mezdari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/8/085202" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756059v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Atanasov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Bosch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12022-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;rot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotsenko" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Volotka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/3/032081" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;hlker" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brandau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0301-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N25M9RZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613932v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P11-033" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756034v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Gotta" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Anagnostopoulos" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hler" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0524-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QR3BD2H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Strauch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Covita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11088-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke B&#252;hler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613934v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12043-011-0036-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6FB2N62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Adrouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szabo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316805" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.033001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurcewicz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Litvinov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100303006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537623v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.142503" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245596v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braeuning" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geyer" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119992" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430779v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate M&#228;rtin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012026" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337736v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/63001" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437901v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reuschl" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3120005" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Br&#228;uning" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Spillmann" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geyer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012072" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00967-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352813v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435758v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-O. Le Bigot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boucard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T134/014015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SMSQ1V3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537629v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beckert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleile" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chatterjee" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292459" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430954v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Olivier Le Bigot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0HSN27-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430752v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-009-0062-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD8P9RT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281101v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beller" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Egelhof" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-008-9792-8" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956E6A4CBFA5CE8BF4885003E65355A9689AADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281100v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Winckler" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Essel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2008.04.062" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281102v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Patyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.262501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403041v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich F. Beyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Hennebach" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194485" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005043" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226201005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zaragoza Gonzalez-Miret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645767v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kozhedub" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.090" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537616v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bari" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Dang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/13/132005" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425366v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Noury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pacquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012111" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437896v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Szabo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281097v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53011-X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281098v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2977835" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281099v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoehlker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53005-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophor Kozhuharov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Biri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002774v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017736v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leckenby" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glorius" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699189v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Szabo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gumberidze" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest G. Kessler Jr" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116718v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110415v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067768v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674426v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267662v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Schippers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Brandau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fuchs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lestinsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.X Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/6j3v-lwxj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377063v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lune Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Finocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Godinho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Trassinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2025012008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L&#233;vy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Blanchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bozek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Anda Villa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP03586K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leckenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S Sidhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Glorius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/ade956" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906449v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Guerra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Indelicato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/g5pg-85v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237277v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Depondt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Huppert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0293473" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582205v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Lamour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen Maxton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-024-00910-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610556v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1681-7575/ae4237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mancino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Neff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.232701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297524v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Etgens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.8.024406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sz&#225;nyi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08130-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600387v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hatifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.174311" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988205v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020347" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms11040064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189896v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bana&#347;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pajek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kubala-Kuku&#347;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321; Jab&#322;o&#324;ski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/11/P11002" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Jolly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Voikopoulos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Br&#228;uning-Demian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040146" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Aumayr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prigent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atoms10040151" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179772v4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laurens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c00092" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hirtl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Covita" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fuhrmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gorke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00387-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360269v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojie Bian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.062505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Blanchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/20/202022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943328v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Anda Villa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;vy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bouillaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Descamps" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/13/132025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885446v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trassinelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/6/062008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schury" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M&#233;ry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Ramillon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y Chesnel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1412/16/162011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454806v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ciccodicola" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933221v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196171v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Boudjada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b02159" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269117v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schury" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Kumar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chesnel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5093407" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362557v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gassner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gumberidze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hess" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.3098" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Ozturk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akkus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2019.134800" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362870v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Trandafir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Caltun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ciocarlan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hempelmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab3174" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Papagiannouli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b03800" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723999v3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10701-018-0207-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792778v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gotta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2018-80593-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546356v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gassner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Spillmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aad01d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405864v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.05.030" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943040v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#233;ry" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Chesnel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/875/10/092025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314041v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. F. Anagnostopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dax" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Egger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.06.025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128733v3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Gafton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bulai" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.F. Caltun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.04.035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard Carlsson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cervera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/29/5/055001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870183v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lestinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrianov" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bagnoud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernhardt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2016-02643-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Borchert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dax" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Egger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201613001022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227333v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/1/012028" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245574v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Beyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265737v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bernard-Carlsson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032021" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266438v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Fainstein" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Galassi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Ramirez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032022" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245575v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Thorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fontes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Najjari" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. L. Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Ramillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Rozet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steydli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/14/144016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265723v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/3/032030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Rozet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/1/012029" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245579v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salehzadeh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/8/082006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gobert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Habib" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132021" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245580v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. S. Covita" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063779614010407" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245584v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennebach" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2014-14190-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Szabo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schlesser" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Kessler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.01.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245582v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wachter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deiss" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lemell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgd&#246;erfer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/488/13/132033" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944462v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gafton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866663" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245585v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jagodzi&#324;ski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Beyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.04.004" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245588v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Atanasov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balabanski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batist" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245591v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boucard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. F. Dos Santos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.022503" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245590v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.213201" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764943v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hidki" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.04.025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuschl" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Braeuning-Demian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ananyeva" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014024" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245589v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brandau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dillmann" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dimopoulou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2013/T156/014025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245586v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kienle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Buhler" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Faestermann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Litvinov" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2013.09.033" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656463v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;rid Mezdari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/8/085202" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756059v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Atanasov" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Winckler" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Bosch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2012-12022-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756233v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gumberidze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daneil B. Thorn" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Trotsenko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darek Banas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082035" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245477v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramond" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#233;rot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trotsenko" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Volotka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082001" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245476v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/3/032081" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756034v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Gotta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D. Amaro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Anagnostopoulos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#252;hler" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0524-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QR3BD2H9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613932v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P11-033" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613936v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;hlker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brandau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0301-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6N25M9RZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Strauch" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Covita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2011-11088-1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601993v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M&#228;rtin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2011/T144/014003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke B&#252;hler" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2011.06.019" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613934v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12043-011-0036-0" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F6FB2N62-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Adrouche" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szabo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3316805" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537620v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.033001" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537627v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurcewicz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Geissel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Litvinov" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613935v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100303006" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537623v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.142503" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate M&#228;rtin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012026" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337736v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/87/63001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437901v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Reuschl" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hess" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3120005" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431689v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Br&#228;uning" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Spillmann" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Geyer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012072" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245596v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Braeuning" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geyer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Kozhuharov" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3119992" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-00967-x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352813v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.023401" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435758v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-O. Le Bigot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boucard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2009/T134/014015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SMSQ1V3S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430921v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012027" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537629v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beckert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleile" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chatterjee" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echler" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3292459" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430954v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Attia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Olivier Le Bigot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2009.05.019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0HSN27-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430752v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2009.07.019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431694v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-009-0062-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RD8P9RT5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281100v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Winckler" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. Essel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2008.04.062" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281101v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Egelhof" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-008-9792-8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5956E6A4CBFA5CE8BF4885003E65355A9689AADC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281102v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Patyk" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.262501" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403041v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich F. Beyer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Liesen" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019532v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Hennebach" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2194485" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297432v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Nielsen" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psf2022005043" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657999v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.D. Amaro" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226201005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419045v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Zaragoza Gonzalez-Miret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645767v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kozhuharov" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Zhang" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kozhedub" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.090" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176181v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boduch" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cassimi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/629/1/012001" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769581v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kirchner" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/388/8/082010" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537616v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bari" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Dang" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/194/13/132005" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425366v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maunoury" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Noury" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pacquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/163/1/012111" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281097v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Indelicato" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53011-X" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437896v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Szabo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281098v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaro" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biri" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2977835" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281099v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Stoehlker" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-3276(07)53005-4" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437906v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophor Kozhuharov" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003163v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandor Biri" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002774v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017736v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leckenby" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sidhu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Glorius" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699189v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I. Szabo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gumberidze" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest G. Kessler Jr" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116718v2" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110415v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067768v2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674426v2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>