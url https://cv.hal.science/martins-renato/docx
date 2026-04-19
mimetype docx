--- v0 (2026-03-28)
+++ v1 (2026-04-19)
@@ -213,273 +213,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
+                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Leblond</w:t>
+                <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Simon</w:t>
+                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444500v1</w:t>
+                <w:t xml:space="preserve">hal-05373679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
+                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
+                <w:t xml:space="preserve">Hugo Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lalande</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373679v1</w:t>
+                <w:t xml:space="preserve">hal-05444500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Robustness to Efficiency: Deformation-Aware and Efficient Local Feature Extraction for Images</w:t>
               </w:r>
@@ -675,243 +675,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense Scene Reconstruction from Light-Field Images Affected by Rolling Shutter</w:t>
+                <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
+                <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Tucson (AZ), United States</w:t>
+              <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820471v1</w:t>
+                <w:t xml:space="preserve">hal-04562773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dense Scene Reconstruction from Light-Field Images Affected by Rolling Shutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+                <w:t xml:space="preserve">Hermes Mcgriff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Allibert</w:t>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tucson (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562773v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Semantic Cues from Foundation Vision Models for Enhanced Local Feature Correspondence</w:t>
               </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1018,90 +1018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint 3D Shape and Motion Estimation from Rolling Shutter Light-Field Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Mcgriff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3324,51 +3324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5DF5183"/>
+    <w:nsid w:val="D28053CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3555,51 +3555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-renato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0053-0004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225472449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L. Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Coutinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welerson Melo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI55357.2022.9991805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. M. Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez-Moral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wolf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;la Despr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Kanagasabapathi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.08.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2022.103409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Coutinho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01471-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Bersan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01136-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-renato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0053-0004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225472449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L. Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Coutinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welerson Melo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI55357.2022.9991805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. M. Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez-Moral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wolf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;la Despr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Kanagasabapathi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.08.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2022.103409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Coutinho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01471-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Bersan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01136-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>