--- v1 (2026-04-19)
+++ v2 (2026-05-17)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">225472449</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bs2yAMUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -205,2142 +226,2142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
+                <w:t xml:space="preserve">Hugo Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373679v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Splatting Map Registration with Orthographic Bird's-Eye-View Renderings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid Visual Servoing for Robotic Assistance in ENT Microsurgery: A Case Study on Middle Ear Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Simon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mohamed-Aimen Boulala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mateo-Agulló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACV 2026 - IEEE/CVF Winter Conference on Applications of Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE/CVF, Mar 2026, Tucson (Arizona ), United States</w:t>
+              <w:t xml:space="preserve">IEEE/SICE International Symposium on System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444500v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Robustness to Efficiency: Deformation-Aware and Efficient Local Feature Extraction for Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop of Theses and Dissertations - Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XFeat: Accelerated Features for Lightweight Image Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Seatle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Nonlinear System Identification of a Throttle Valve Using Koopman Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Allibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Scene Reconstruction from Light-Field Images Affected by Rolling Shutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Mcgriff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Tucson (AZ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging Semantic Cues from Foundation Vision Models for Enhanced Local Feature Correspondence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint 3D Shape and Motion Estimation from Rolling Shutter Light-Field Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Mcgriff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Demonceaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Deformable Local Features by Jointly Learning to Detect and Describe Keypoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and Reenacting Controllable 3D Humans with Differentiable Rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago L. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago M. Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Winter Conference on Applications of Computer Vision (WACV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Waikoloa, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to Detect Good Keypoints to Match Non-Rigid Objects in RGB Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welerson Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Graphics, Patterns and Images (SIBGRAPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Natal, Brazil. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIBGRAPI55357.2022.9991805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Deformation-Aware Local Features by Learning to Deform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Information Processing Systems (NeurIPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Virtual (Vancouver), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOBIT: A Geodesic-Based Binary Descriptor Invariant to Non-Rigid Deformations for RGB-D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario F. M. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCV 2019 - International Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seoul, South Korea. pp.10003-10011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCV.2019.01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Rotation and Translation Decoupled Initialization from Large Field of View Depth Images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A new metric for evaluating semantic segmentation: leveraging global and contour accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fernandez-Moral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5750-5755</w:t>
+              <w:t xml:space="preserve">Workshop on Planning, Perception and Navigation for Intelligent Vehicles, PPNIV17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581524v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric for evaluating semantic segmentation: leveraging global and contour accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">An Efficient Rotation and Translation Decoupled Initialization from Large Field of View Depth Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernandez-Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Planning, Perception and Navigation for Intelligent Vehicles, PPNIV17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.5750-5755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581525v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Direct RGB-D Registration and Mapping for Large Motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernandez-Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision – ACCV 2016 13th Asian Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.191-206, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Convergence Domain of RGB-D Direct Registration Methods for Vision-based Localization in Large Scale Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Planning, Perception and Navigation for Intelligent Vehicles -- IEEE Intelligent Transportation Systems Conference, ITSC PPNIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Spherical RGBD Keyframe-based Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawsif Gokhool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëla Despré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on Robotics and Automation, ICRA'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense Accurate Urban Mapping from Spherical RGB-D Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fernandez-Moral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems, IROS'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2350,913 +2371,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pola4All: survey of polarimetric applications and an open-source toolkit to analyze polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lew-Fock-Chong Lew-Yan-Voon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (01), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JEI.33.1.010901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04365612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the matching of deformable objects by learning to detect keypoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welerson Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaishnavi Kanagasabapathi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patrec.2023.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Calibration Method for RGB Micro-Grid Polarimetric Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lew F.C. Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (4), pp.9921-9928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LRA.2022.3192655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning geodesic-aware local features from RGB-D images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Potje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Cadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Vision and Image Understanding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 219, pp.103409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cviu.2022.103409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to dance: A graph convolutional adversarial network to generate realistic dance motions from audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94, pp.11-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shape-Aware Retargeting Approach to Transfer Human Motion and Appearance in Monocular Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11263-021-01471-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending Maps with Semantic and Contextual Object Information for Robot Navigation: a Learning-Based Framework using Visual and Depth Cues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhiego Bersan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario F. M. Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erickson R. Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10846-019-01136-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3324,51 +3345,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D28053CD"/>
+    <w:nsid w:val="E04D0159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3555,51 +3576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-renato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0053-0004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225472449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375370v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Araujo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061450v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L. Gomes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Coutinho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Azevedo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welerson Melo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI55357.2022.9991805" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370753v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. M. Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez-Moral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wolf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403953v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_12" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;la Despr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237848v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195849v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Kanagasabapathi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.08.012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2022.103409" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257495v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Coutinho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257490v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01471-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418347v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Bersan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01136-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-renato" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0053-0004" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225472449" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bs2yAMUAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05444500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Leblond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Martins" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Berger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Aimen Boulala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mateo-Agull&#243;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lalande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375370v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Potje" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson R. Nascimento" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cadar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Araujo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562773v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bongiovanni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allibert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Mcgriff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04269428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago L. Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M. Coutinho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Azevedo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019241v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Welerson Melo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIBGRAPI55357.2022.9991805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442401v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. M. Campos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCV.2019.01010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fernandez-Moral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_12" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01121089v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawsif Gokhool" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;la Despr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew-Fock-Chong Lew-Yan-Voon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.33.1.010901" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishnavi Kanagasabapathi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.08.012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew F.C. Lew Yan Voon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2022.3192655" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2022.103409" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ferreira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Coutinho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Gomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2020.09.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03257490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Torres" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-021-01471-x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiego Bersan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-019-01136-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>