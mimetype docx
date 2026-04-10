--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -2984,256 +2984,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matter of maturity: The impact of pre-mRNA processing in gene expression and antigen presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolin directly mediates Epstein-Barr virus immune evasion through binding to G-quadruplexes of EBNA1 mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Lista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fåhraeus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Findakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.05.023⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.14 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms16043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625447v1</w:t>
+                <w:t xml:space="preserve">hal-01682747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin directly mediates Epstein-Barr virus immune evasion through binding to G-quadruplexes of EBNA1 mRNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A matter of maturity: The impact of pre-mRNA processing in gene expression and antigen presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Astrid Contesse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Fåhraeus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.14 - 27. </w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.203-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms16043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01682747v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p53-mediated suppression of BiP triggers BIK-induced apoptosis during prolonged endoplasmic reticulum stress</w:t>
               </w:r>
@@ -3831,449 +3831,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate and adaptive immune mechanisms are effectively induced in ileal Peyer’s patches of &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infected pigs</w:t>
+                <w:t xml:space="preserve">Preliminary virulence genotyping and phylogeny of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; from the gut of pigs at slaughtering stage in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Lorenzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Arce</w:t>
+                <w:t xml:space="preserve">Maria Cristina da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepción Lucena</w:t>
+                <w:t xml:space="preserve">Valéria Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carvajal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luciano Nakazato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos da Silva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2013.04.020⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (3), pp.437-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642708v1</w:t>
+                <w:t xml:space="preserve">hal-02649971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary virulence genotyping and phylogeny of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; from the gut of pigs at slaughtering stage in Brazil</w:t>
+                <w:t xml:space="preserve">Pyroptosis and adaptive immunity mechanisms are promptly engendered in mesenteric lymph-nodes during pig infections with &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Cristina da Silva</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Dutra</w:t>
+                <w:t xml:space="preserve">James E Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Nakazato</w:t>
+                <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos da Silva Leite</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rocío Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 93 (3), pp.437-440. </w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649971v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyroptosis and adaptive immunity mechanisms are promptly engendered in mesenteric lymph-nodes during pig infections with &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium</w:t>
+                <w:t xml:space="preserve">Innate and adaptive immune mechanisms are effectively induced in ileal Peyer’s patches of &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infected pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carmen Aguilar</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James E Graham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Concepción Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2013.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-44-120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647352v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the immune response of porcine mesenteric lymph nodes to &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium: an analysis of transcriptional changes, morphological alterations and pathogen burden</w:t>
               </w:r>
@@ -4298,64 +4298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Collado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.149-160. </w:t>
@@ -4399,566 +4399,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; proteomic study of the interaction between &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium and porcine ileum mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of porcine mesenteric lymph-nodes after &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Collado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Martínez-Gomáriz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 75 (7), pp.2015-2026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 75 (14), pp.4457-4470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650283v1</w:t>
+                <w:t xml:space="preserve">hal-02646217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of porcine mesenteric lymph-nodes after &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; proteomic study of the interaction between &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium and porcine ileum mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melania Collado-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Concepción Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 75 (14), pp.4457-4470. </w:t>
+              <w:t xml:space="preserve">, 2012, 75 (7), pp.2015-2026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646217v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of enterotoxigenic and Shiga toxin-producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; in pigs slaughtered in Mato Grosso, Brazil</w:t>
+                <w:t xml:space="preserve">Analysis of virulence genes in &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from grated cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Nakazato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.123-126. </w:t>
+              <w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.106-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3855/jidc.1217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0101-20612011000100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649973v1</w:t>
+                <w:t xml:space="preserve">hal-02649974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of virulence genes in &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from grated cheese</w:t>
+                <w:t xml:space="preserve">Prevalence of enterotoxigenic and Shiga toxin-producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; in pigs slaughtered in Mato Grosso, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Nakazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (1), pp.106-108. </w:t>
+              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.123-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0101-20612011000100014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3855/jidc.1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649974v1</w:t>
+                <w:t xml:space="preserve">hal-02649973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalencia e etiologia infecciosa de mastite bovina na microrregioa de Cuiaba-MT</w:t>
               </w:r>
@@ -4970,64 +4970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aparecida Gonçalina da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Nakazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edivaldo Sampaio de Almeida Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6107,51 +6107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-mRNA events decide translation initiation efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fåhraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Caparica Conference in Splicing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,77 +6319,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gonzalo Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Reunión de Mejora Genética Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Menorca, Spain</w:t>
@@ -6565,51 +6565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martinez-Gomariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Garrido-Pavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7124,90 +7124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser capture microdissection coupled to microarray analysis to explore the transcriptomic response of porcine Peyer’s patches to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concha Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gonzalo Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom. 2012</w:t>
@@ -7275,51 +7275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Collado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gonzalo Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Granzhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fåhraeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8555,51 +8555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E86AB790"/>
+    <w:nsid w:val="C5D12EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +8786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-rp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-4015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trang Dinh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peynet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.07.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nogueira Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1177315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tovar Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sroka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Thermou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2022.104484" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J-L Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guixens Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Apcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985819843682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Findakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F&#229;hraeus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.05.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Contesse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tournillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.96" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2017.09.590" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulpicante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1198865" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Apcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fahraeus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2016.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aguilar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.09.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lorenzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Lucena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TZ9C3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina da Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Dutra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos da Silva Leite" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT1T7G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Graham" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-120" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Collado-Romero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZKB9T1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650283v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XDMSQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mart&#237;nez-Gom&#225;riz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.045" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QXB7JZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1217" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612011000100014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aparecida Gon&#231;alina da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivaldo Sampaio de Almeida Filho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/cab.v11i1.5085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givago Silva Faria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Ariadne Jesus De Paula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia Caramori Junior" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-84782008005000035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Cunha Neto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrh Marques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caramori J&#250;nior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Viana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nakazato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Jardim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina Haddad Marques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cunha Neto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben B. Santiago" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garrido-Pavon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlath. E. Nally" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Gomariz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.01.077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nivard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746427v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Lucena" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade&#8208;fichou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.armc.2020.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fahraeus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daskalogianni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-rp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-4015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trang Dinh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peynet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.07.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nogueira Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1177315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tovar Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sroka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Thermou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2022.104484" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J-L Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guixens Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Apcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985819843682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Findakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Contesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F&#229;hraeus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.05.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tournillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.96" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2017.09.590" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulpicante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1198865" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Apcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fahraeus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2016.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aguilar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.09.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Dutra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos da Silva Leite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT1T7G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Graham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lorenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Lucena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.04.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TZ9C3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Collado-Romero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZKB9T1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mart&#237;nez-Gom&#225;riz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QXB7JZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XDMSQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612011000100014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1217" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aparecida Gon&#231;alina da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivaldo Sampaio de Almeida Filho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/cab.v11i1.5085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givago Silva Faria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Ariadne Jesus De Paula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia Caramori Junior" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-84782008005000035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Cunha Neto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrh Marques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caramori J&#250;nior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Viana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nakazato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Jardim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina Haddad Marques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cunha Neto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben B. Santiago" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garrido-Pavon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlath. E. Nally" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Gomariz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.01.077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nivard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746427v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Lucena" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade&#8208;fichou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.armc.2020.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fahraeus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daskalogianni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>