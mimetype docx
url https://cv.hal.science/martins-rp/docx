--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -672,433 +672,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gomes Noleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisha Tucker</w:t>
+                <w:t xml:space="preserve">Florence B Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 156, pp.103826. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jri.2023.103826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00899-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002838v1</w:t>
+                <w:t xml:space="preserve">hal-04171218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hide-and-seek game of the oncogenic Epstein-Barr virus-encoded EBNA1 protein with the immune system: An RNA G-quadruplex tale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Sénéchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Keruzoré</w:t>
+                <w:t xml:space="preserve">Nisha Tucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2023.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 156, pp.103826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jri.2023.103826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186108v1</w:t>
+                <w:t xml:space="preserve">hal-04002838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence B Gilbert</w:t>
+                <w:t xml:space="preserve">The hide-and-seek game of the oncogenic Epstein-Barr virus-encoded EBNA1 protein with the immune system: An RNA G-quadruplex tale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Trang Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Loaëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Rossignol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Germon</w:t>
+                <w:t xml:space="preserve">Ronan Le Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Keruzoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.100. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214 (Pt A), pp.57-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00899-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2023.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04171218v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Cell-mediated immunity in ruminants: Novel approaches and insights</w:t>
               </w:r>
@@ -1398,446 +1398,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074191v88</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Cell-Mediated Immunity in the Mammary Gland of Dairy Ruminants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate-specific presentation of MHC class I-restricted antigens via autophagy pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Tovar Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Sroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Thermou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysoula Daskalogianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.854890⟩</w:t>
+              <w:t xml:space="preserve">Cellular Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 374, pp.104484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2022.104484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690953v1</w:t>
+                <w:t xml:space="preserve">hal-03690723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress towards the Elusive Mastitis Vaccines</w:t>
+                <w:t xml:space="preserve">Adaptive Cell-Mediated Immunity in the Mammary Gland of Dairy Ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Gilbert</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Foucras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vaccines10020296⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.854890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687670v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate-specific presentation of MHC class I-restricted antigens via autophagy pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress towards the Elusive Mastitis Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Tovar Fernandez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 374, pp.104484. </w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), 24 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cellimm.2022.104484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vaccines10020296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03690723v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The different activities of RNA G-quadruplex structures are controlled by flanking sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice J-L Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Thermou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Guixens Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Loaëc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Trang Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (20), pp.11799-11819. </w:t>
@@ -2984,256 +2984,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleolin directly mediates Epstein-Barr virus immune evasion through binding to G-quadruplexes of EBNA1 mRNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A matter of maturity: The impact of pre-mRNA processing in gene expression and antigen presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Billant</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robin Fåhraeus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms16043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682747v1</w:t>
+                <w:t xml:space="preserve">hal-02625447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matter of maturity: The impact of pre-mRNA processing in gene expression and antigen presentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleolin directly mediates Epstein-Barr virus immune evasion through binding to G-quadruplexes of EBNA1 mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Lista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Fåhraeus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Astrid Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Findakly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.203-211. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.14 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocel.2017.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms16043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p53-mediated suppression of BiP triggers BIK-induced apoptosis during prolonged endoplasmic reticulum stress</w:t>
               </w:r>
@@ -3831,449 +3831,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary virulence genotyping and phylogeny of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; from the gut of pigs at slaughtering stage in Brazil</w:t>
+                <w:t xml:space="preserve">Innate and adaptive immune mechanisms are effectively induced in ileal Peyer’s patches of &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infected pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cristina da Silva</w:t>
+                <w:t xml:space="preserve">Valentina Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéria Dutra</w:t>
+                <w:t xml:space="preserve">Concepción Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Nakazato</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (1), pp.100-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dci.2013.04.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.10.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649971v1</w:t>
+                <w:t xml:space="preserve">hal-02642708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroptosis and adaptive immunity mechanisms are promptly engendered in mesenteric lymph-nodes during pig infections with &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James E Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9716-44-120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innate and adaptive immune mechanisms are effectively induced in ileal Peyer’s patches of &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infected pigs</w:t>
+                <w:t xml:space="preserve">Preliminary virulence genotyping and phylogeny of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; from the gut of pigs at slaughtering stage in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Lorenzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristina Arce</w:t>
+                <w:t xml:space="preserve">Luciano Nakazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepción Lucena</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domingos da Silva Leite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental and Comparative Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (1), pp.100-104. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (3), pp.437-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dci.2013.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642708v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the immune response of porcine mesenteric lymph nodes to &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium: an analysis of transcriptional changes, morphological alterations and pathogen burden</w:t>
               </w:r>
@@ -4298,64 +4298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Collado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.149-160. </w:t>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Collado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Martínez-Gomáriz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4590,64 +4590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (7), pp.2015-2026. </w:t>
@@ -4691,274 +4691,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of virulence genes in &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from grated cheese</w:t>
+                <w:t xml:space="preserve">Prevalence of enterotoxigenic and Shiga toxin-producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; in pigs slaughtered in Mato Grosso, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cristina da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéria Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Nakazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (1), pp.106-108. </w:t>
+              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.123-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/S0101-20612011000100014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3855/jidc.1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649974v1</w:t>
+                <w:t xml:space="preserve">hal-02649973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of enterotoxigenic and Shiga toxin-producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; in pigs slaughtered in Mato Grosso, Brazil</w:t>
+                <w:t xml:space="preserve">Analysis of virulence genes in &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from grated cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Nakazato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos da Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.123-126. </w:t>
+              <w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.106-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3855/jidc.1217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/S0101-20612011000100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649973v1</w:t>
+                <w:t xml:space="preserve">hal-02649974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalencia e etiologia infecciosa de mastite bovina na microrregioa de Cuiaba-MT</w:t>
               </w:r>
@@ -4970,64 +4970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Aparecida Gonçalina da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Nakazato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéria Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edivaldo Sampaio de Almeida Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5631,290 +5631,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune defences of the mammary gland in ruminants : knowledge and gaps.</w:t>
+                <w:t xml:space="preserve">Comprehensive approach to modulate cell-mediated immunity in cattle by vaccination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes (Cité des Congrès), France</w:t>
+              <w:t xml:space="preserve">Conférence de l'alliance INRAE-SIMV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE - Département Santé animal; SIMV - Syndicat de l'industrie du médicament et diagnostic vétérinaires, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213142v1</w:t>
+                <w:t xml:space="preserve">hal-04213129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune defences of the mammary gland in ruminants : knowledge and gaps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENVT; INRAE, May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186147v1</w:t>
+                <w:t xml:space="preserve">hal-04213142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to modulate cell-mediated immunity in cattle by vaccination.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Gomes Noleto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'alliance INRAE-SIMV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE - Département Santé animal; SIMV - Syndicat de l'industrie du médicament et diagnostic vétérinaires, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENVT; INRAE, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213129v1</w:t>
+                <w:t xml:space="preserve">hal-04186147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammites bovines à Escherichia coli et Streptoccus uberis : quels rôles pour les cellules épithéliales et les macrophages dans le contrôle de l'infection?</w:t>
               </w:r>
@@ -6107,51 +6107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-mRNA events decide translation initiation efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fåhraeus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Caparica Conference in Splicing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6319,77 +6319,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gonzalo Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Reunión de Mejora Genética Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Menorca, Spain</w:t>
@@ -6565,51 +6565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martinez-Gomariz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Md Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Garrido-Pavon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7124,90 +7124,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser capture microdissection coupled to microarray analysis to explore the transcriptomic response of porcine Peyer’s patches to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lorenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concha Lucena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gonzalo Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom. 2012</w:t>
@@ -7275,51 +7275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Collado-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Arce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gonzalo Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Granzhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Prado Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Fåhraeus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8039,90 +8039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisha Tucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8555,51 +8555,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5D12EE0"/>
+    <w:nsid w:val="6D6E067B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +8786,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-rp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-4015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trang Dinh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peynet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.07.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nogueira Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1177315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tovar Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sroka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Thermou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2022.104484" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J-L Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guixens Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Apcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985819843682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Findakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Contesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16043" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F&#229;hraeus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.05.023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tournillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.96" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2017.09.590" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulpicante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1198865" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Apcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fahraeus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2016.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aguilar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.09.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina da Silva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Dutra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos da Silva Leite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.007" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT1T7G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Graham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lorenzi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Lucena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.04.020" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TZ9C3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Collado-Romero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZKB9T1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mart&#237;nez-Gom&#225;riz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QXB7JZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XDMSQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612011000100014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1217" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aparecida Gon&#231;alina da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivaldo Sampaio de Almeida Filho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/cab.v11i1.5085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givago Silva Faria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Ariadne Jesus De Paula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia Caramori Junior" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-84782008005000035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Cunha Neto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrh Marques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caramori J&#250;nior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Viana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nakazato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Jardim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina Haddad Marques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cunha Neto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213142v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213129v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben B. Santiago" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garrido-Pavon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlath. E. Nally" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Gomariz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.01.077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nivard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746427v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Lucena" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade&#8208;fichou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.armc.2020.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fahraeus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daskalogianni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-rp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-4015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trang Dinh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peynet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nogueira Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1177315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tovar Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sroka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Thermou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2022.104484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J-L Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guixens Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Apcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985819843682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Findakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F&#229;hraeus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.05.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Contesse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tournillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.96" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2017.09.590" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulpicante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1198865" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Apcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fahraeus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2016.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aguilar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.09.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lorenzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Lucena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TZ9C3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Graham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Dutra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos da Silva Leite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT1T7G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Collado-Romero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZKB9T1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mart&#237;nez-Gom&#225;riz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QXB7JZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XDMSQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1217" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612011000100014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aparecida Gon&#231;alina da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivaldo Sampaio de Almeida Filho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/cab.v11i1.5085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givago Silva Faria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Ariadne Jesus De Paula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia Caramori Junior" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-84782008005000035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Cunha Neto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrh Marques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caramori J&#250;nior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Viana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nakazato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Jardim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina Haddad Marques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cunha Neto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben B. Santiago" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garrido-Pavon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlath. E. Nally" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Gomariz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.01.077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nivard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746427v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Lucena" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade&#8208;fichou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.armc.2020.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fahraeus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daskalogianni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>