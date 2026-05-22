--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,8500 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8449 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RODRIGO PRADO MARTINS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de rechercheISP INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">martins-rp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8213-4015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=2tbOnLQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epstein-Barr virus EBNA1 protein binds to G-quadruplexes in its own mRNA hence controlling its expression and immune evasion of the virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Trang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Keruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (12), pp.gkaf586. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaf586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A virus in dairy cattle: infection biology and potential mammary gland-targeted vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41541-025-01063-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of FcμR by bovine mononuclear blood leukocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.105304. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2024.105304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae as a platform for vaccination against bovine mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célya Danzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gomes Noleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (26), pp.126385. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.126385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gomes Noleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence B Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.100. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-023-00899-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.103826. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2023.103826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hide-and-seek game of the oncogenic Epstein-Barr virus-encoded EBNA1 protein with the immune system: An RNA G-quadruplex tale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Trang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Keruzoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 214 (Pt A), pp.57-68. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2023.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Cell-mediated immunity in ruminants: Novel approaches and insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Nogueira Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1177315. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1177315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune defences of the mammary gland in dairy ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (S2), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major histocompatibility class I antigenic peptides derived from translation of pre-mRNAs generate immune tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Maria Sroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marika Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Camila Tovar-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (7), pp.e2208509120. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2208509120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074191v88</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate-specific presentation of MHC class I-restricted antigens via autophagy pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tovar Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Sroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Thermou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 374, pp.104484. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2022.104484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards the Elusive Mastitis Vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), 24 p. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10020296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Cell-Mediated Immunity in the Mammary Gland of Dairy Ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 19 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.854890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The different activities of RNA G-quadruplex structures are controlled by flanking sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice J-L Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Thermou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Guixens Gallardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malbert-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (2), 15 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified Approaches for the Production of Monocyte-Derived Dendritic Cells and Study of Antigen Presentation in Bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Godry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 16 p. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2022.891893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type I arginine methyltransferases are intervention points to unveil the oncogenic Epstein-Barr virus to the immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Trang Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Sénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (20), pp.11799-11819. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkac915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Type 3 immunity: a perspective for the defense of the mammary gland against infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence B. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), 8 p. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-020-00852-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear processing of nascent transcripts determines synthesis of full-length proteins and antigenic peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malbert-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Apcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (6), pp.3086-3100. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky1296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel cationic bis(acylhydrazones) as modulators of Epstein–Barr virus immune evasion acting through disruption of interaction between nucleolin and G-quadruplexes of EBNA1 mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oksana Reznichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 178, pp.13-29. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.05.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Salmonella Typhimurium&amp;lt;/em&amp;gt; Infection Along the Porcine Gastrointestinal Tract and Associated Lymphoid Tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natividad Bellido-Carreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zaldívar-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (5), pp.681-690. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0300985819843682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sneaking Out for Happy Hour: Yeast-Based Approaches to Explore and Modulate Immune Response and Immune Evasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Loaëc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Granzhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.667. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/genes10090667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;In cellulo&amp;lt;/em&amp;gt; protein-mRNA interaction assay to determine the action of G-quadruplex-binding molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Findakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (12), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23123124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matter of maturity: The impact of pre-mRNA processing in gene expression and antigen presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fåhraeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.203-211. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocel.2017.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleolin directly mediates Epstein-Barr virus immune evasion through binding to G-quadruplexes of EBNA1 mRNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Billant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Contesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Findakly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.14 - 27. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms16043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p53-mediated suppression of BiP triggers BIK-induced apoptosis during prolonged endoplasmic reticulum stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tournillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Karakostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Malbert-Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Death and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.1717-1729. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/cdd.2017.96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A yeast model for the mechanism of the Epstein‐Barr virus immune evasion identifies a new therapeutic target to interfere with the virus stealthiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Lista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Quillévéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (9), pp.305-307. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15698/mic2017.09.590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exosome-driven transfer of tumor-associated Pioneer Translation Products (TA-PTPs) for the MHC class I cross-presentation pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Duvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulpicante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Yamazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysoula Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (9), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1198865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The source of MHC class I presented peptides and its implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Apcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fahraeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.117-122. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coi.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between &amp;lt;em&amp;gt;Campylobacter&amp;lt;/em&amp;gt; and intestinal epithelial cells leads to a different proinflammatory response in human and porcine host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Immunology and Immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 162 (1-2), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetimm.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate and adaptive immune mechanisms are effectively induced in ileal Peyer’s patches of &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infected pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (1), pp.100-104. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2013.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroptosis and adaptive immunity mechanisms are promptly engendered in mesenteric lymph-nodes during pig infections with &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E Graham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary virulence genotyping and phylogeny of &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; from the gut of pigs at slaughtering stage in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Nakazato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos da Silva Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (3), pp.437-440. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the immune response of porcine mesenteric lymph nodes to &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium: an analysis of transcriptional changes, morphological alterations and pathogen burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Immunology, Microbiology and Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (2), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cimid.2012.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; proteomic study of the interaction between &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium and porcine ileum mucosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (7), pp.2015-2026. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of porcine mesenteric lymph-nodes after &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Martínez-Gomáriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (14), pp.4457-4470. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of enterotoxigenic and Shiga toxin-producing &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; in pigs slaughtered in Mato Grosso, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Nakazato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos da Silva Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Infection in Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.123-126. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3855/jidc.1217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of virulence genes in &amp;lt;em&amp;gt;Escherichia coli&amp;lt;/em&amp;gt; isolated from grated cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Nakazato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos da Silva Leite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência e Tecnologia de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.106-108. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0101-20612011000100014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalencia e etiologia infecciosa de mastite bovina na microrregioa de Cuiaba-MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aparecida Gonçalina da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Nakazato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Dutra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edivaldo Sampaio de Almeida Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência Animal Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.181-187. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5216/cab.v11i1.5085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalência de &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; sp. em suínos abatidos no Estado de Mato Grosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Givago Silva Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphine Ariadne Jesus De Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Garcia Caramori Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (1), pp.266-268. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-84782008005000035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etiologia da mastite subclínica em vacas do rebanho de uma queijaria em Nossa Senhora do Livramento, MT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelino Cunha Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrh Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higiene Alimentar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (139), pp.104-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalência de lesões pulmonares características da infecção por &amp;lt;em&amp;gt;Mycoplasma hyopneumoniae&amp;lt;/em&amp;gt; em suínos abatidos na Baixada Cuiabana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jg Caramori Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Nakazato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ls Jardim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do Conselho Regional de Medicina Veterinária do Estado de Mato Grosso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocorrência de &amp;lt;em&amp;gt;Staphylococcus&amp;lt;/em&amp;gt; coagulase positiva em leite e queijo: identificação, perfil enzimático e biotipagem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia Regina Haddad Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelino Cunha Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higiene Alimentar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (140), pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecção de vacas com mastite subclínica no rebanho de uma queijaria em Nossa Senhora do Livramento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cunha Neto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Produtor Rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137, pp.65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive approach to modulate cell-mediated immunity in cattle by vaccination.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'alliance INRAE-SIMV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - Département Santé animal; SIMV - Syndicat de l'industrie du médicament et diagnostic vétérinaires, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune defences of the mammary gland in ruminants : knowledge and gaps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Symposium on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nantes (Cité des Congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Punch-excised explants of bovine mammary gland to model early immune response to infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gomes Noleto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium du Club d'Immunologie et Vaccinologie Vétérinaires (CIVVET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENVT; INRAE, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammites bovines à Escherichia coli et Streptoccus uberis : quels rôles pour les cellules épithéliales et les macrophages dans le contrôle de l'infection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Doz-Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Ferter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Galactinnov - Glande mammaire, lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of antigenic peptides for the MHC-I pathway is tightly regulated by the mRNA maturation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Jornadas de divulgación de la investigación en Biología Molecular, Celular Genética y Biotecnología. Cordoue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cordoue, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-mRNA events decide translation initiation efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fåhraeus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Caparica Conference in Splicing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Caparica, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; antigens expressed in swine gut by Hydrophobic Antigen Tissue Triton Extraction (HATTREX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben B. Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Garrido-Pavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarlath. E. Nally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Meeting of Working Groups 1, 2 and 3 of COST Action FA1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kosice, Slovakia. 304 p, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-776-9_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjunctive analysis of genomics and proteomics data: an innovative approach to screen targets for the genetic improvement of resistance to salmonellosis in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Reunión de Mejora Genética Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Menorca, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicación de la genómica funcional al estudio de la respuesta intestinal porcina frente a la infección por &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Garrido-Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La investigación en Veterinaria y Ciencia y Tecnología de Alimentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Cordoue, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome analysis of porcine mesenteric lymph-nodes after &amp;lt;em&amp;gt;Salmonella Typhimurium&amp;lt;/em&amp;gt; infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Martinez-Gomariz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carvajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Garrido-Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST-Farm Animal Proteomics Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathogen load and expression of immune-related genes in mesenteric lymph-nodes of pigs experimentally infected with &amp;lt;em&amp;gt;Salmonella typhimurium&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Garrido-Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ESF Conference on Functional Genomics and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Dresden, Germany. 1p, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nbt.2010.01.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterización genómica de la respuesta inmune de nódulos linfáticos mesentéricos porcinos a la infección con &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Garrido-Pavon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congreso Científico de Investigadores en Formación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Cordoue, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast-based vaccine vector boosts in vitro bovine T-cell responses against a bacterial antigen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Rainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale INRAE (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine and Porcine epithelial cells cross-present Salmonella-derived antigenic peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Holbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congrès national de la SFM - Microbes 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. , PR-P11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser capture microdissection coupled to microarray analysis to explore the transcriptomic response of porcine Peyer’s patches to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Lorenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concha Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. European Veterinary Immunology Workshop (EVIW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respuesta transcripcional de nódulos linfáticos mesentéricos porcinos a la infección con &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocío Bautista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gonzalo Claros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Congreso de la Sociedad Española de Genética</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Murcia, España. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional profiling of porcine mesenteric lymph-nodes from an experimental infection with &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; Typhimurium: a time course analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the mesenteric lymph nodes and intestinal mucosa immune response to an experimental infection with &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; typhimurium in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Collado-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Arce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Jose Garrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ASM Conference on Salmonella: Biology, Pathogenesis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Aix-en-Provence, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadruplex-interacting compounds for regulating the translation of the Epstein–Barr virus nuclear antigen 1 (EBNA1) mRNA: A new strategy to prevent and treat EBV-related cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Granzhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Fåhraeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐paule Teulade‐fichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Neidle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quadruplex Nucleic Acids As Targets For Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Elsevier, pp.243 - 286, 2020, Annual Reports in Medicinal Chemistry, 978-0-12-821017-8. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.armc.2020.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel hydrazone derivatives for preventing or treating EBV-related cancers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fahraeus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daskalogianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Teulade-Fichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Granzhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 18305392.5 – 1110. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression profiling of bovine raw milk is linked to the inflammatory status of the udder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Vern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaborit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prado Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine blood and milk T-cell subsets in distinct states of activation and differentiation during subclinical Staphylococcus aureus mastitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisha Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Rambault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Gestion des Données Structure UE1277 PFIE Plateforme d’Infectiologie Expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine immune response to &amp;lt;em&amp;gt;Salmonella enterica&amp;lt;/em&amp;gt; serovar Typhimurium. A functional genomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immunology. Universidad de Córdoba (Cordoba), 2013. English. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02806368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HABILITATION À DIRIGER DES RECHERCHES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Prado Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04213190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8555,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D6E067B"/>
+    <w:nsid w:val="762B080D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8786,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-rp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-4015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202565v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trang Dinh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peynet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf586" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891562v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105304" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nogueira Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1177315" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tovar Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sroka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Thermou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2022.104484" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J-L Zheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guixens Gallardo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887312v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac915" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628641v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Apcher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1296" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622591v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985819843682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090667" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620744v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Findakly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123124" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F&#229;hraeus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.05.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Contesse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tournillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.96" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625900v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2017.09.590" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvallet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulpicante" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1198865" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Apcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fahraeus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2016.04.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aguilar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garrido" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.09.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642708v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lorenzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Lucena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.04.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TZ9C3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647352v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Graham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina da Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Dutra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos da Silva Leite" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT1T7G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Collado-Romero" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZKB9T1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mart&#237;nez-Gom&#225;riz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.045" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QXB7JZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XDMSQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1217" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649974v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612011000100014" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aparecida Gon&#231;alina da Silva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivaldo Sampaio de Almeida Filho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/cab.v11i1.5085" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Da Silva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givago Silva Faria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Ariadne Jesus De Paula" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia Caramori Junior" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-84782008005000035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Cunha Neto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrh Marques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caramori J&#250;nior" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Viana" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nakazato" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Jardim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina Haddad Marques" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cunha Neto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213142v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748084v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben B. Santiago" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garrido-Pavon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlath. E. Nally" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_31" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Gomariz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Gutierrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753955v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.01.077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472914v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nivard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746427v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Lucena" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746426v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753946v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753945v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade&#8208;fichou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.armc.2020.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fahraeus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daskalogianni" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzhan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242352v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213190v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/martins-rp" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8213-4015" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2tbOnLQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202565v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Trang Dinh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Loa&#235;c" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Keruzor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peynet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rainard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2024.105304" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lya Danzelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cunha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gomes Noleto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.126385" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171218v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rossignol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00899-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04002838v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisha Tucker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rambault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2023.103826" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2023.07.010" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080117v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Nogueira Souza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1177315" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170107v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04074191v88" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Maria Sroka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lavigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Pla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Daskalogianni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila Tovar-Fernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2208509120" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tovar Fernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Sroka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Thermou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2022.104484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03687670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10020296" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.854890" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J-L Zheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Guixens Gallardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malbert-Colas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03734565v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Godry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.891893" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03887312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Angrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkac915" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence B. Gilbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00852-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Lista" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Apcher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Reznichenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Kang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.05.042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natividad Bellido-Carreras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Arg&#252;ello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zald&#237;var-L&#243;pez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Arce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985819843682" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Granzhan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090667" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Findakly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Teulade-Fichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23123124" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625447v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F&#229;hraeus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.05.023" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Contesse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622230v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio L&#243;pez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tournillon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Karakostis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2017.96" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625900v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/mic2017.09.590" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Duvallet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulpicante" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Yamazaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1198865" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Apcher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Fahraeus" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coi.2016.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Aguilar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Garrido" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2014.09.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642708v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lorenzi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Lucena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carvajal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2013.04.020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TZ9C3QZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647352v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Graham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-120" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina da Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Dutra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Nakazato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos da Silva Leite" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.10.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WT1T7G7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Collado-Romero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cimid.2012.11.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HZKB9T1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.01.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XDMSQZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646217v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Mart&#237;nez-Gom&#225;riz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Gil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QXB7JZJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3855/jidc.1217" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649974v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0101-20612011000100014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aparecida Gon&#231;alina da Silva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivaldo Sampaio de Almeida Filho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/cab.v11i1.5085" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Da Silva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Givago Silva Faria" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphine Ariadne Jesus De Paula" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Garcia Caramori Junior" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-84782008005000035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658838v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelino Cunha Neto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrh Marques" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caramori J&#250;nior" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Viana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Nakazato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ls Jardim" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658834v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Regina Haddad Marques" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cunha Neto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213129v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213142v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181985v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Doz-Deblauwe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ferter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gitton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734425v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben B. Santiago" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Garrido-Pavon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarlath. E. Nally" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-776-9_31" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746429v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moreno" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806366v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746428v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinez-Gomariz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Gutierrez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2010.01.077" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753947v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472914v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nivard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746427v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Lucena" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746426v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arce" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jose Garrido" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025274v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;paule Teulade&#8208;fichou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.armc.2020.05.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fahraeus" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daskalogianni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Granzhan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gitton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Vern" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prado Martins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213170v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242352v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boulesteix" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04213190v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>