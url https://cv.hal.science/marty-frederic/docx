--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Marty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marty-frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2128-7672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'Un Si Grand Soleil à Montpellier : pour une approche territorialisée des industries culturelles et créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullia Patricia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, arts et documents au prisme de l'intermedialité. Mélanges en l'honneur du professeur Gérard Régimbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.141-154, 2024, Regards SIC, 978-2-36781-500-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Si Grand Soleil, une série très Sud de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullia Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Appel, Delphine Le Nozach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et Territoire. Dispositifs, stratégies et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Communication. Série Recherches collectives en communication, 978-2-38451-012-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510122/c03c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du public enseignant chez les concepteurs de dispositifs numériques éducatifs. Le nouveau player du site.tv.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les relations entre médias. Dispositifs transmédiatiques, convergences et constructions des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-35525-344-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marathon du web : acquisition d’une culture professionnelle dans une démarche pédagogique par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Heïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation, 19 (Varia), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration narrative d’un espace public et analyse sémio-pragmatique d’Un Si Grand Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Péquignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, 19 p. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lhu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mises en scène du territoire par les séries quotidiennes : représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullia Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.109-121. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs14.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du portrait pour synthétiser des données composites sur les pratiques médiatiques des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Heïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série "Les actes", 27, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience utilisateur (UX) : nouveau terrain de rencontre des SIC avec les concepts et méthodes du monde professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Heïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jullia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, p. 282-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études des outils et médias éducatifs : une approche composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les missions éducatives du service public audiovisuel français : l'épreuve numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.015.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Marie-José Barbot, Luc Massou (dir.), TIC et métiers de l?enseignement supérieur. Emergences, transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesite.tv : un avatar de la convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC au travers de l’expérience : revue de littérature systématique des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Hacia un renacimiento de las series en América Latina? El caso de Colombia y Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congrès international ASAECA: “El destino de las imágenes Escenarios posibles para el cine y el audiovisual ante la emergencia de las Multipantalla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAECA, Mar 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding SKAM France audiences : from measures to qualitative data to qualify media experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting the planet: Challenges for media, communication and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMCR, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience's experience of « plus belle la vie » : dealing with societal issues within transmedia strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technology and Human Dignity: Disputed Rights, Contested Truths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMCR, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience de l'utilisateur à l'intentionnalité de l'usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque "L'analyse des sites web est-elle toujours pertinente?" intitulé "Analyses des représentations des publics et des usages des internautes : retours critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne / Laboratoire Communication et Sociétés, May 2019, Clermont Frerrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du public enseignant chez les concepteurs de dispositif audiovisuel éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Dispositifs transmédiatiques, convergences et constructions des publics", Université de Lorraine, Metz, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France. pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les missions éducatives du service public audiovisuel français à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Télévisions de France et d'Argentine : enjeux, défis et perspectives comparées", Université Toulouse 1 Capitole, Rodez, 30 septembre-1 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rodez, France. pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des productions sérielles en Amérique latine ? le cas de la Colombie et du Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNC; Université Paul-Valéry Montpellier 3; Université Toulouse Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en quête de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Descampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar El Hajj Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des audiences des séries françaises &amp;quot;Un Si Grand Soleil&amp;quot; et &amp;quot;Plus Belle La Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jullia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblay, G., Bizimana, A.-J., & Kane, O. Le service public médiatique à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le service public médiatique à l'ère numérique : Radio-Canada, BBC, France Télévisions: expériences croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.10808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’audiovisuel éducatif par les enseignants face au numérique : l’exemple du site.tv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015TOU20041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01326635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frédéric Marty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marty-frederic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2128-7672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marathon du web : acquisition d’une culture professionnelle dans une démarche pédagogique par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Heïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Formation, 19 (Varia), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration narrative d’un espace public et analyse sémio-pragmatique d’Un Si Grand Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Péquignot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TV/Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23, 19 p. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lhu⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mises en scène du territoire par les séries quotidiennes : représentations et réceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullia Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.109-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.hs14.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode du portrait pour synthétiser des données composites sur les pratiques médiatiques des publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Heïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors série "Les actes", 27, pp.131-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérience utilisateur (UX) : nouveau terrain de rencontre des SIC avec les concepts et méthodes du monde professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Heïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jullia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Méliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15, p. 282-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études des outils et médias éducatifs : une approche composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.205-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les missions éducatives du service public audiovisuel français : l'épreuve numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.015.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Marie-José Barbot, Luc Massou (dir.), TIC et métiers de l?enseignement supérieur. Emergences, transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesite.tv : un avatar de la convergence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.81-99. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.3372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d'Un Si Grand Soleil à Montpellier : pour une approche territorialisée des industries culturelles et créatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullia Patricia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures, arts et documents au prisme de l'intermedialité. Mélanges en l'honneur du professeur Gérard Régimbeau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.141-154, 2024, Regards SIC, 978-2-36781-500-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Si Grand Soleil, une série très Sud de France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jullia Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Appel, Delphine Le Nozach. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et Territoire. Dispositifs, stratégies et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Communication. Série Recherches collectives en communication, 978-2-38451-012-2. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510122/c03c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405387v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du public enseignant chez les concepteurs de dispositifs numériques éducatifs. Le nouveau player du site.tv.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les relations entre médias. Dispositifs transmédiatiques, convergences et constructions des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-35525-344-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SIC au travers de l’expérience : revue de littérature systématique des revues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l’expérience : un enjeu pour les SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Jean Jaurès, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Hacia un renacimiento de las series en América Latina? El caso de Colombia y Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congrès international ASAECA: “El destino de las imágenes Escenarios posibles para el cine y el audiovisual ante la emergencia de las Multipantalla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAECA, Mar 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding SKAM France audiences : from measures to qualitative data to qualify media experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inhabiting the planet: Challenges for media, communication and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMCR, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audience's experience of « plus belle la vie » : dealing with societal issues within transmedia strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technology and Human Dignity: Disputed Rights, Contested Truths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAMCR, Jul 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'expérience de l'utilisateur à l'intentionnalité de l'usager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Noy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du colloque "L'analyse des sites web est-elle toujours pertinente?" intitulé "Analyses des représentations des publics et des usages des internautes : retours critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Clermont Auvergne / Laboratoire Communication et Sociétés, May 2019, Clermont Frerrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du public enseignant chez les concepteurs de dispositif audiovisuel éducatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Dispositifs transmédiatiques, convergences et constructions des publics", Université de Lorraine, Metz, 24-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Metz, France. pp.49-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03070167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les missions éducatives du service public audiovisuel français à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Télévisions de France et d'Argentine : enjeux, défis et perspectives comparées", Université Toulouse 1 Capitole, Rodez, 30 septembre-1 octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rodez, France. pp.197-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des productions sérielles en Amérique latine ? le cas de la Colombie et du Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Rueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNC; Université Paul-Valéry Montpellier 3; Université Toulouse Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en quête de science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Descampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intissar El Hajj Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Escouflaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 3 Paul Sabatier (UT3 Paul Sabatier). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience des audiences des séries françaises &amp;quot;Un Si Grand Soleil&amp;quot; et &amp;quot;Plus Belle La Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Jullia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremblay, G., Bizimana, A.-J., & Kane, O. Le service public médiatique à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le service public médiatique à l'ère numérique : Radio-Canada, BBC, France Télévisions: expériences croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.10808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages de l’audiovisuel éducatif par les enseignants face au numérique : l’exemple du site.tv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Toulouse le Mirail - Toulouse II, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015TOU20041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01326635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B5FB3E5"/>
+    <w:nsid w:val="9035E907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marty-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2128-7672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullia Patricia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405387v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510122/c03c" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;quignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs14.0109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jullia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.015.0149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916643v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rueda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10808" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01326635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marty-frederic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2128-7672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline He&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;quignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jullia Patricia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pallin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs14.0109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jullia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;liani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Noy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.015.0149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405387v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510122/c03c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647187v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890569v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Rueda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647178v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671463v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bousquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Descampes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar El Hajj Mohamed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Escouflaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03676738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10808" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01326635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>