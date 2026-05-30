--- v1 (2026-05-03)
+++ v2 (2026-05-30)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9035E907"/>
+    <w:nsid w:val="AB947573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>